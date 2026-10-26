--- v0 (2026-06-06)
+++ v1 (2026-10-26)
@@ -1,51 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB71FC" w:rsidRPr="00E24C51" w14:paraId="5D67EE7B" w14:textId="77777777" w:rsidTr="00127AD4">
         <w:trPr>
           <w:trHeight w:val="1112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="074AF359" w14:textId="77777777" w:rsidR="00EB71FC" w:rsidRPr="00127AD4" w:rsidRDefault="00EB71FC" w:rsidP="00FC10F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -490,51 +495,50 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9072"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB71FC" w:rsidRPr="002C4AAF" w14:paraId="04C107F1" w14:textId="77777777" w:rsidTr="00460E10">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78E8D9A9" w14:textId="2D2776CA" w:rsidR="00460E10" w:rsidRDefault="00460E10" w:rsidP="00724462">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E0501A4" w14:textId="77777777" w:rsidR="00460E10" w:rsidRPr="00127AD4" w:rsidRDefault="00460E10" w:rsidP="00724462">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14025D33" w14:textId="51EE37B4" w:rsidR="00724462" w:rsidRPr="00724462" w:rsidRDefault="00724462" w:rsidP="00460E10">
@@ -1675,51 +1679,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9072"/>
       </w:tblGrid>
       <w:tr w:rsidR="00453576" w:rsidRPr="002C4AAF" w14:paraId="5C6AB3DB" w14:textId="77777777" w:rsidTr="00591DA4">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E64EDB2" w14:textId="77777777" w:rsidR="00460E10" w:rsidRDefault="00460E10" w:rsidP="00460E10">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30FFC711" w14:textId="77777777" w:rsidR="00460E10" w:rsidRPr="00127AD4" w:rsidRDefault="00460E10" w:rsidP="00460E10">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="177E2FCE" w14:textId="71DAF11E" w:rsidR="00453576" w:rsidRPr="00460E10" w:rsidRDefault="00460E10" w:rsidP="00460E10">
@@ -2885,51 +2888,50 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9072"/>
       </w:tblGrid>
       <w:tr w:rsidR="00127AD4" w:rsidRPr="002C4AAF" w14:paraId="76D0CE37" w14:textId="77777777" w:rsidTr="007E6081">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="633802FC" w14:textId="77777777" w:rsidR="00127AD4" w:rsidRDefault="00127AD4" w:rsidP="007E6081">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76D76E16" w14:textId="77777777" w:rsidR="00127AD4" w:rsidRPr="00127AD4" w:rsidRDefault="00127AD4" w:rsidP="007E6081">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41A73B74" w14:textId="77777777" w:rsidR="00127AD4" w:rsidRPr="00724462" w:rsidRDefault="00127AD4" w:rsidP="007E6081">
@@ -3596,170 +3598,214 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>A remettre par courriel à la fin de chaque période à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00D126D9">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t>inspe-stages-contact@univ-lorraine.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00127AD4" w:rsidRPr="00127AD4">
-      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73B1D524" w14:textId="77777777" w:rsidR="003656D9" w:rsidRDefault="003656D9" w:rsidP="007C32D8">
+    <w:p w14:paraId="30A57F48" w14:textId="77777777" w:rsidR="00EA27B5" w:rsidRDefault="00EA27B5" w:rsidP="007C32D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33361CEA" w14:textId="77777777" w:rsidR="003656D9" w:rsidRDefault="003656D9" w:rsidP="007C32D8">
+    <w:p w14:paraId="129B8542" w14:textId="77777777" w:rsidR="00EA27B5" w:rsidRDefault="00EA27B5" w:rsidP="007C32D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43418149" w14:textId="77777777" w:rsidR="008E4282" w:rsidRDefault="008E4282">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63E4EBE9" w14:textId="77777777" w:rsidR="008E4282" w:rsidRDefault="008E4282">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66C1B262" w14:textId="77777777" w:rsidR="008E4282" w:rsidRDefault="008E4282">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="105C7186" w14:textId="77777777" w:rsidR="003656D9" w:rsidRDefault="003656D9" w:rsidP="007C32D8">
+    <w:p w14:paraId="054E4A4C" w14:textId="77777777" w:rsidR="00EA27B5" w:rsidRDefault="00EA27B5" w:rsidP="007C32D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38E425C4" w14:textId="77777777" w:rsidR="003656D9" w:rsidRDefault="003656D9" w:rsidP="007C32D8">
+    <w:p w14:paraId="31E78317" w14:textId="77777777" w:rsidR="00EA27B5" w:rsidRDefault="00EA27B5" w:rsidP="007C32D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7317297F" w14:textId="77777777" w:rsidR="008E4282" w:rsidRDefault="008E4282">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10935" w:type="dxa"/>
       <w:tblInd w:w="-851" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5673"/>
       <w:gridCol w:w="5262"/>
     </w:tblGrid>
     <w:tr w:rsidR="007C32D8" w:rsidRPr="00A94798" w14:paraId="61293578" w14:textId="77777777" w:rsidTr="00B34EEF">
       <w:trPr>
         <w:trHeight w:val="812"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5673" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="4B9F0FF7" w14:textId="77777777" w:rsidR="007C32D8" w:rsidRDefault="007C32D8" w:rsidP="007C32D8">
           <w:pPr>
             <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A94798">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04F520DA" wp14:editId="4AFA0005">
                 <wp:extent cx="2119630" cy="311186"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="29" name="Image 29" descr="C:\Users\sevilla6\Desktop\inspe_ul_logo-couleur-medium-rvb.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -3784,97 +3830,96 @@
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2432755" cy="357156"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="303445A2" w14:textId="2C14BD30" w:rsidR="007C32D8" w:rsidRPr="001A5AD7" w:rsidRDefault="007C32D8" w:rsidP="007C32D8">
+        <w:p w14:paraId="303445A2" w14:textId="74700E93" w:rsidR="007C32D8" w:rsidRPr="001A5AD7" w:rsidRDefault="007C32D8" w:rsidP="007C32D8">
           <w:pPr>
             <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A5AD7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>ANNEE 202</w:t>
           </w:r>
-          <w:r w:rsidR="00FB1C3D">
+          <w:r w:rsidR="006F40B0">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="001A5AD7">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>-202</w:t>
           </w:r>
-          <w:r w:rsidR="00FB1C3D">
+          <w:r w:rsidR="006F40B0">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>6</w:t>
+            <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5262" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="60601597" w14:textId="77777777" w:rsidR="007C32D8" w:rsidRPr="00A94798" w:rsidRDefault="007C32D8" w:rsidP="007C32D8">
           <w:pPr>
             <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A94798">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">        </w:t>
           </w:r>
           <w:r w:rsidRPr="00A94798">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73DF9BD3" wp14:editId="6469EFF3">
@@ -3922,139 +3967,152 @@
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidRPr="00A94798">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7B12D349" w14:textId="77777777" w:rsidR="007C32D8" w:rsidRDefault="007C32D8">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C874745" w14:textId="77777777" w:rsidR="008E4282" w:rsidRDefault="008E4282">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="156"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="176"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB71FC"/>
     <w:rsid w:val="000251F1"/>
     <w:rsid w:val="001255B1"/>
     <w:rsid w:val="00127AD4"/>
     <w:rsid w:val="00132914"/>
     <w:rsid w:val="002B06E9"/>
     <w:rsid w:val="00344C16"/>
-    <w:rsid w:val="003656D9"/>
     <w:rsid w:val="00386557"/>
     <w:rsid w:val="00453576"/>
     <w:rsid w:val="00460E10"/>
     <w:rsid w:val="004C124A"/>
     <w:rsid w:val="0056024D"/>
     <w:rsid w:val="005D11BA"/>
     <w:rsid w:val="00612BC9"/>
     <w:rsid w:val="006C1F21"/>
+    <w:rsid w:val="006F40B0"/>
     <w:rsid w:val="00724462"/>
     <w:rsid w:val="0073201C"/>
+    <w:rsid w:val="0074241C"/>
     <w:rsid w:val="007C32D8"/>
     <w:rsid w:val="007C7D85"/>
+    <w:rsid w:val="008E4282"/>
     <w:rsid w:val="0093197B"/>
     <w:rsid w:val="00996820"/>
     <w:rsid w:val="00A31888"/>
     <w:rsid w:val="00A42B97"/>
     <w:rsid w:val="00A53434"/>
     <w:rsid w:val="00CF3E78"/>
+    <w:rsid w:val="00D65603"/>
     <w:rsid w:val="00D862D7"/>
     <w:rsid w:val="00E767ED"/>
+    <w:rsid w:val="00EA27B5"/>
     <w:rsid w:val="00EB71FC"/>
     <w:rsid w:val="00F21C07"/>
-    <w:rsid w:val="00FB1C3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="09ADE0BF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{437FBA6F-E403-4B89-8B0B-71EBFD0D2027}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4514,61 +4572,61 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C32D8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007C32D8"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inspe-stages-contact@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inspe-stages-contact@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inspe-stages-contact@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inspe-stages-contact@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inspe-stages-contact@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inspe-stages-contact@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>