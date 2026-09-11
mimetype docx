--- v0 (2026-06-06)
+++ v1 (2026-09-11)
@@ -4,69 +4,68 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10053" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5026"/>
         <w:gridCol w:w="5027"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF686D" w:rsidRPr="003A522F" w14:paraId="477F93D7" w14:textId="77777777" w:rsidTr="00454DF9">
         <w:trPr>
           <w:trHeight w:val="1110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5026" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B033434" w14:textId="77777777" w:rsidR="00AF686D" w:rsidRPr="003A522F" w:rsidRDefault="00AF686D" w:rsidP="00454DF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70FBB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BCA9F34" wp14:editId="274A9669">
                   <wp:extent cx="2636467" cy="485335"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="Image 14" descr="C:\Users\sevilla6\Desktop\inspe_ul_logo-couleur-medium-rvb.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
@@ -94,51 +93,50 @@
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2899396" cy="533736"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44F6B4B6" w14:textId="77777777" w:rsidR="00AF686D" w:rsidRPr="003A522F" w:rsidRDefault="00AF686D" w:rsidP="00454DF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="00C342F2">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7379122F" wp14:editId="06BB7F54">
                   <wp:extent cx="1052830" cy="755650"/>
@@ -575,92 +573,92 @@
         </w:rPr>
         <w:t>, étudiants de M2 MEEF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3124CF" w14:textId="77777777" w:rsidR="00C2670A" w:rsidRDefault="00C2670A" w:rsidP="00C2670A">
       <w:pPr>
         <w:pStyle w:val="Corps"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="268FE765" w14:textId="4B5FCC91" w:rsidR="00C2670A" w:rsidRDefault="00C2670A" w:rsidP="00C2670A">
+    <w:p w14:paraId="268FE765" w14:textId="4DE387B2" w:rsidR="00C2670A" w:rsidRDefault="00C2670A" w:rsidP="00C2670A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF686D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Année universitaire 202</w:t>
       </w:r>
-      <w:r w:rsidR="000640F2">
+      <w:r w:rsidR="00E23B12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF686D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="000640F2">
+      <w:r w:rsidR="00E23B12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586DA9AF" w14:textId="77777777" w:rsidR="00C2670A" w:rsidRDefault="00C2670A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A26713" w14:textId="25BCB9DE" w:rsidR="00AF686D" w:rsidRPr="00CA66B0" w:rsidRDefault="00C3063A" w:rsidP="00AF686D">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
@@ -717,51 +715,51 @@
         </w:rPr>
         <w:t>deuxième année</w:t>
       </w:r>
       <w:r w:rsidR="00CA66B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Encadrement éducatif</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E59211E" w14:textId="77777777" w:rsidR="00AF686D" w:rsidRPr="00AF686D" w:rsidRDefault="00AF686D" w:rsidP="00AF686D">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1068"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39961F02" w14:textId="53171DC8" w:rsidR="00D6499F" w:rsidRPr="00CA66B0" w:rsidRDefault="00D6499F" w:rsidP="00D6499F">
+    <w:p w14:paraId="39961F02" w14:textId="165EEF1A" w:rsidR="00D6499F" w:rsidRPr="00CA66B0" w:rsidRDefault="00D6499F" w:rsidP="00D6499F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA66B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Ils o</w:t>
       </w:r>
       <w:r w:rsidR="00AF686D" w:rsidRPr="00CA66B0">
@@ -814,225 +812,241 @@
       </w:r>
       <w:r w:rsidR="00BA7892" w:rsidRPr="00CA66B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>4 semaines</w:t>
       </w:r>
       <w:r w:rsidR="006C751E" w:rsidRPr="00CA66B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> : du lundi </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA66B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00E23B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="006C751E" w:rsidRPr="00CA66B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> septembre au vendredi </w:t>
+      </w:r>
+      <w:r w:rsidR="00E23B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA66B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> octobre</w:t>
+      </w:r>
+      <w:r w:rsidR="006C751E" w:rsidRPr="00CA66B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="006C751E" w:rsidRPr="00CA66B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ; du lundi </w:t>
+      </w:r>
+      <w:r w:rsidR="00E23B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="006C751E" w:rsidRPr="00CA66B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> décembre </w:t>
+      </w:r>
       <w:r w:rsidR="000640F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="006C751E" w:rsidRPr="00CA66B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au vendredi 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="006C751E" w:rsidRPr="00CA66B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> septembre au vendredi </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA66B0">
+        <w:t xml:space="preserve"> janvier 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="006C751E" w:rsidRPr="00CA66B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ; du lundi </w:t>
+      </w:r>
+      <w:r w:rsidR="000640F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00E23B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004C57D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mars</w:t>
+      </w:r>
+      <w:r w:rsidR="006C751E" w:rsidRPr="00CA66B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au vendredi </w:t>
+      </w:r>
+      <w:r w:rsidR="00E23B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidR="000640F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> octobre</w:t>
+        <w:t xml:space="preserve"> avril</w:t>
       </w:r>
       <w:r w:rsidR="006C751E" w:rsidRPr="00CA66B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="000640F2">
-[...125 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00E23B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="006C751E" w:rsidRPr="00CA66B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53077FED" w14:textId="4B31F29F" w:rsidR="008E4F6F" w:rsidRPr="00CA66B0" w:rsidRDefault="00CA66B0" w:rsidP="004C57D5">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA66B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6128,188 +6142,188 @@
     <w:p w14:paraId="05D72B47" w14:textId="7CB5FC80" w:rsidR="002B0B20" w:rsidRPr="00DC427C" w:rsidRDefault="002B0B20" w:rsidP="00DC427C">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002B0B20" w:rsidRPr="00DC427C" w:rsidSect="00E77605">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="122"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D36F8BD" w14:textId="77777777" w:rsidR="009C00A7" w:rsidRDefault="009C00A7" w:rsidP="00E77605">
+    <w:p w14:paraId="0E5ED8C8" w14:textId="77777777" w:rsidR="00F30EC4" w:rsidRDefault="00F30EC4" w:rsidP="00E77605">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="666A0B4E" w14:textId="77777777" w:rsidR="009C00A7" w:rsidRDefault="009C00A7" w:rsidP="00E77605">
+    <w:p w14:paraId="453ADBD3" w14:textId="77777777" w:rsidR="00F30EC4" w:rsidRDefault="00F30EC4" w:rsidP="00E77605">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ヒラギノ角ゴ Pro W3">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="782613288"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="301A74D9" w14:textId="77777777" w:rsidR="00C82C11" w:rsidRDefault="00C82C11">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00344D24">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="02017B7B" w14:textId="77777777" w:rsidR="00C82C11" w:rsidRDefault="00C82C11">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="875735005"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
           <w:p w14:paraId="06696C6C" w14:textId="77777777" w:rsidR="00E77605" w:rsidRDefault="00E77605" w:rsidP="00E77605">
             <w:pPr>
               <w:pStyle w:val="Pieddepage"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
@@ -6388,63 +6402,63 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3ABA7609" w14:textId="77777777" w:rsidR="009C00A7" w:rsidRDefault="009C00A7" w:rsidP="00E77605">
+    <w:p w14:paraId="355710DC" w14:textId="77777777" w:rsidR="00F30EC4" w:rsidRDefault="00F30EC4" w:rsidP="00E77605">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="578FFBFE" w14:textId="77777777" w:rsidR="009C00A7" w:rsidRDefault="009C00A7" w:rsidP="00E77605">
+    <w:p w14:paraId="60AFDF9F" w14:textId="77777777" w:rsidR="00F30EC4" w:rsidRDefault="00F30EC4" w:rsidP="00E77605">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="168EE03A" w14:textId="77777777" w:rsidR="00CA66B0" w:rsidRPr="005C76FE" w:rsidRDefault="00CA66B0" w:rsidP="00CA66B0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C76FE">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="16"/>
@@ -6528,51 +6542,51 @@
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002B0B20">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="002B0B20" w:rsidRPr="002B0B20">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>https://www.devenirenseignant.gouv.fr/cid142150/former-aux-metiers-du-professorat-et-de-l-education-au-21e-siecle.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B0B20" w:rsidRPr="002B0B20">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056A623B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78502E1E"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8958,52 +8972,52 @@
   <w:num w:numId="14" w16cid:durableId="1913464868">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1939293601">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1474832738">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1905024122">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1269308958">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2074428863">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1667320743">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="156"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="176"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:drawingGridVerticalSpacing w:val="381"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E1559"/>
@@ -9139,118 +9153,121 @@
     <w:rsid w:val="00B643CA"/>
     <w:rsid w:val="00B70998"/>
     <w:rsid w:val="00B7681E"/>
     <w:rsid w:val="00B929D0"/>
     <w:rsid w:val="00B97A36"/>
     <w:rsid w:val="00BA7892"/>
     <w:rsid w:val="00BD5A01"/>
     <w:rsid w:val="00BE264B"/>
     <w:rsid w:val="00BE4CB0"/>
     <w:rsid w:val="00BF0C60"/>
     <w:rsid w:val="00C23B3B"/>
     <w:rsid w:val="00C2670A"/>
     <w:rsid w:val="00C3063A"/>
     <w:rsid w:val="00C64F14"/>
     <w:rsid w:val="00C6578A"/>
     <w:rsid w:val="00C665D7"/>
     <w:rsid w:val="00C82C11"/>
     <w:rsid w:val="00C937F0"/>
     <w:rsid w:val="00CA473A"/>
     <w:rsid w:val="00CA66B0"/>
     <w:rsid w:val="00CB1938"/>
     <w:rsid w:val="00D00782"/>
     <w:rsid w:val="00D4064D"/>
     <w:rsid w:val="00D41FC8"/>
     <w:rsid w:val="00D6499F"/>
+    <w:rsid w:val="00D65603"/>
     <w:rsid w:val="00D75F14"/>
     <w:rsid w:val="00D80DCF"/>
     <w:rsid w:val="00DC427C"/>
     <w:rsid w:val="00DD351B"/>
     <w:rsid w:val="00DE5B45"/>
     <w:rsid w:val="00E05881"/>
     <w:rsid w:val="00E07C4D"/>
     <w:rsid w:val="00E13341"/>
+    <w:rsid w:val="00E23B12"/>
     <w:rsid w:val="00E32244"/>
     <w:rsid w:val="00E327E8"/>
     <w:rsid w:val="00E61A7A"/>
     <w:rsid w:val="00E6321C"/>
     <w:rsid w:val="00E75CB1"/>
     <w:rsid w:val="00E77605"/>
     <w:rsid w:val="00EA220B"/>
     <w:rsid w:val="00EB31EA"/>
     <w:rsid w:val="00ED2E0C"/>
     <w:rsid w:val="00EF6349"/>
     <w:rsid w:val="00F077F8"/>
     <w:rsid w:val="00F14842"/>
     <w:rsid w:val="00F24AEA"/>
+    <w:rsid w:val="00F30EC4"/>
     <w:rsid w:val="00F363B9"/>
     <w:rsid w:val="00F45F26"/>
     <w:rsid w:val="00F474F6"/>
     <w:rsid w:val="00F540AF"/>
     <w:rsid w:val="00F55462"/>
     <w:rsid w:val="00F83580"/>
     <w:rsid w:val="00F96E44"/>
     <w:rsid w:val="00FA0026"/>
     <w:rsid w:val="00FB0ACD"/>
     <w:rsid w:val="00FB15DF"/>
     <w:rsid w:val="00FC60D2"/>
     <w:rsid w:val="00FD2C50"/>
     <w:rsid w:val="00FD4E90"/>
     <w:rsid w:val="00FD5166"/>
     <w:rsid w:val="00FE6F97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="68D72248"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{21703E96-3E62-45C5-B717-37A707C6464F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9849,51 +9866,51 @@
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B0B20"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B0B20"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="376708282">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="384138465">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10783,70 +10800,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6798F757-C232-4565-B48C-50138A85E73A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2563</Words>
-  <Characters>14097</Characters>
+  <Words>2562</Words>
+  <Characters>14096</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>117</Lines>
   <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16627</CharactersWithSpaces>
+  <CharactersWithSpaces>16625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Laurent Husson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>