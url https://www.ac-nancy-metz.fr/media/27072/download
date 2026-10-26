--- v0 (2026-06-06)
+++ v1 (2026-10-26)
@@ -4,338 +4,468 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="413106F2" w14:textId="097F5ABE" w:rsidR="00D47EF9" w:rsidRPr="00DE3AB7" w:rsidRDefault="00D47EF9" w:rsidP="00EB4BB5">
+    <w:p w14:paraId="0A82C2E9" w14:textId="77777777" w:rsidR="00615007" w:rsidRDefault="00615007" w:rsidP="00D47EF9"/>
+    <w:p w14:paraId="413106F2" w14:textId="1BB175E1" w:rsidR="00D47EF9" w:rsidRPr="00DE3AB7" w:rsidRDefault="00D47EF9" w:rsidP="00EB4BB5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="30" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="10" w:right="474" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3AB7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DE3AB7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>STAGE ETUDIANT Master MEEF 1</w:t>
+        <w:t xml:space="preserve">STAGE ETUDIANT Master MEEF </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE3AB7">
+      <w:r w:rsidR="008773E6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>ère</w:t>
+        <w:t>2ème</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3AB7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> année – 2</w:t>
+        <w:t xml:space="preserve"> année – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE3AB7">
+      <w:r w:rsidR="008773E6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>nd</w:t>
+        <w:t>Encadrement éducatif</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3AB7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> degré  </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3AB7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E457BF" w14:textId="41779C62" w:rsidR="00D47EF9" w:rsidRPr="00DE3AB7" w:rsidRDefault="00D47EF9" w:rsidP="00EB4BB5">
+    <w:p w14:paraId="10E457BF" w14:textId="321EE075" w:rsidR="00D47EF9" w:rsidRPr="00DE3AB7" w:rsidRDefault="00D47EF9" w:rsidP="00EB4BB5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="30" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="10" w:right="474" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3AB7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bilan des compétences</w:t>
       </w:r>
       <w:r w:rsidR="00C15C8D" w:rsidRPr="00DE3AB7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA25B3" w:rsidRPr="00DE3AB7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">du stagiaire </w:t>
       </w:r>
       <w:r w:rsidR="00C15C8D" w:rsidRPr="00DE3AB7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>– Périodes 1 et 2</w:t>
+        <w:t>– Périodes 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00935AA6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00C15C8D" w:rsidRPr="00DE3AB7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00935AA6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52220B0C" w14:textId="161EB9BC" w:rsidR="00D47EF9" w:rsidRPr="00DE3AB7" w:rsidRDefault="00D47EF9" w:rsidP="00D47EF9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1237"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15593" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7797"/>
         <w:gridCol w:w="7796"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB4BB5" w:rsidRPr="00DE3AB7" w14:paraId="3981BE61" w14:textId="77777777" w:rsidTr="00DE3AB7">
+      <w:tr w:rsidR="00EB4BB5" w:rsidRPr="00DE3AB7" w14:paraId="3981BE61" w14:textId="77777777" w:rsidTr="00211C08">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15593" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="466205B5" w14:textId="133C5AF0" w:rsidR="00EB4BB5" w:rsidRPr="00DE3AB7" w:rsidRDefault="00EB4BB5" w:rsidP="00FA1C13">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3AB7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom, prénom de l’étudiant :  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BB5" w:rsidRPr="00DE3AB7" w14:paraId="5DADDF84" w14:textId="77777777" w:rsidTr="00DE3AB7">
+      <w:tr w:rsidR="00EB4BB5" w:rsidRPr="00DE3AB7" w14:paraId="5DADDF84" w14:textId="77777777" w:rsidTr="00211C08">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41716FF9" w14:textId="7D31BCC6" w:rsidR="00EB4BB5" w:rsidRPr="00DE3AB7" w:rsidRDefault="00971432" w:rsidP="00FA1C13">
+          <w:p w14:paraId="589B18B9" w14:textId="54A7661A" w:rsidR="00211C08" w:rsidRDefault="00211C08" w:rsidP="00211C08">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3AB7">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieu de stage : </w:t>
+              <w:t xml:space="preserve">Lieu de stage, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3AB7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nom, prénom du tuteur d’accueil </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3AB7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE3AB7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DC9A71C" w14:textId="77777777" w:rsidR="00211C08" w:rsidRDefault="00211C08" w:rsidP="00211C08">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41716FF9" w14:textId="51105456" w:rsidR="00EB4BB5" w:rsidRPr="00DE3AB7" w:rsidRDefault="00211C08" w:rsidP="00211C08">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37E16A0A" w14:textId="7823E579" w:rsidR="00EB4BB5" w:rsidRPr="00DE3AB7" w:rsidRDefault="00971432" w:rsidP="00FA1C13">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3AB7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours (site de formation) :  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BB5" w:rsidRPr="00DE3AB7" w14:paraId="70232E9C" w14:textId="77777777" w:rsidTr="00DE3AB7">
+      <w:tr w:rsidR="00EB4BB5" w:rsidRPr="00DE3AB7" w14:paraId="70232E9C" w14:textId="77777777" w:rsidTr="00211C08">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="258F939E" w14:textId="77777777" w:rsidR="00971432" w:rsidRDefault="00EB4BB5" w:rsidP="00FA1C13">
+          <w:p w14:paraId="60980E72" w14:textId="129A7100" w:rsidR="00211C08" w:rsidRDefault="00211C08" w:rsidP="00211C08">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3AB7">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nom, prénom du tuteur d’accueil : </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">Lieu de stage, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3AB7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Nom, prénom du tuteur d’accueil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3AB7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE3AB7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76930D75" w14:textId="77777777" w:rsidR="00211C08" w:rsidRDefault="00211C08" w:rsidP="00211C08">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25DA497B" w14:textId="4F8BB9F1" w:rsidR="00971432" w:rsidRPr="00DE3AB7" w:rsidRDefault="00211C08" w:rsidP="00211C08">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> : </w:t>
+              <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C91AC2D" w14:textId="3C850D48" w:rsidR="00971432" w:rsidRDefault="00971432" w:rsidP="00971432">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE3AB7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -360,791 +490,988 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00211C08" w:rsidRPr="00DE3AB7" w14:paraId="40024A6A" w14:textId="77777777" w:rsidTr="00211C08">
+        <w:trPr>
+          <w:trHeight w:val="281"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592D3DB5" w14:textId="49EDCCB0" w:rsidR="00211C08" w:rsidRDefault="00211C08" w:rsidP="00211C08">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieu de stage, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3AB7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nom, prénom du tuteur d’accueil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54B72F32" w14:textId="77777777" w:rsidR="00211C08" w:rsidRDefault="00211C08" w:rsidP="00211C08">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4495AF42" w14:textId="5E1C56DE" w:rsidR="00211C08" w:rsidRPr="00DE3AB7" w:rsidRDefault="00211C08" w:rsidP="00211C08">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D715623" w14:textId="26EB590E" w:rsidR="00211C08" w:rsidRPr="00DE3AB7" w:rsidRDefault="00211C08" w:rsidP="00211C08">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00211C08" w:rsidRPr="00DE3AB7" w14:paraId="6F60F51F" w14:textId="77777777" w:rsidTr="00211C08">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="281"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F191BDA" w14:textId="41DE383D" w:rsidR="00211C08" w:rsidRPr="00DE3AB7" w:rsidRDefault="00211C08" w:rsidP="00571F03">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53514215" w14:textId="630047BA" w:rsidR="00211C08" w:rsidRPr="00DE3AB7" w:rsidRDefault="00211C08" w:rsidP="00571F03">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0121594C" w14:textId="77777777" w:rsidR="00EB4BB5" w:rsidRDefault="00EB4BB5" w:rsidP="00D47EF9">
+    <w:p w14:paraId="002A1A03" w14:textId="6A34920B" w:rsidR="00211C08" w:rsidRPr="00211C08" w:rsidRDefault="00D47EF9" w:rsidP="00D47EF9">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ce document doit être remis en main propre par l’étudiant-stagiaire à son tuteur d’établissement dès la première prise de contact</w:t>
       </w:r>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00CA25B3" w:rsidRPr="0054202C">
+      <w:r w:rsidR="00CA25B3" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Une version vierge de c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e document est </w:t>
       </w:r>
-      <w:r w:rsidR="00CA25B3" w:rsidRPr="0054202C">
+      <w:r w:rsidR="00CA25B3" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>disponible</w:t>
       </w:r>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur le site de l’EAFC </w:t>
       </w:r>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Je </w:t>
       </w:r>
-      <w:r w:rsidR="00475129" w:rsidRPr="0054202C">
+      <w:r w:rsidR="00211C08" w:rsidRPr="00211C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>tutore.</w:t>
+        <w:t xml:space="preserve">tutore. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2104FE" w14:textId="77777777" w:rsidR="005B1D2D" w:rsidRPr="0054202C" w:rsidRDefault="00EE4456" w:rsidP="00EE4456">
+    <w:p w14:paraId="0D8656E9" w14:textId="470C42DA" w:rsidR="008773E6" w:rsidRPr="00211C08" w:rsidRDefault="00E175F9" w:rsidP="008773E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le tuteur accompagne et guide l’étudiant stagiaire dans l’acquisition et l’approfondissement des compétences à acquérir à un niveau suffisant au titre de l’année de stage. Ces compétences sont identifiées dans le référentiel de compétences des métiers de professorat et de l’éducation </w:t>
+        <w:t>Le tuteur accompagne et guide l’étudiant stagiaire dans l’acquisition et l’approfondissement des compétences à acquérir à un niveau suffisant au titre de l’année de stage. Ces compétences sont identifiées dans le référentiel de compétences des métiers de professorat et de l’éducation publié dans l’arrêté du 1</w:t>
       </w:r>
-      <w:r w:rsidR="009B3480" w:rsidRPr="0054202C">
-[...6 lines deleted...]
-      <w:r w:rsidR="009B3480" w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidR="009B3480" w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> juillet 2013 (</w:t>
+        <w:t xml:space="preserve"> juillet 2013 (BO n°30 du 25/07/2013). </w:t>
       </w:r>
-      <w:r w:rsidR="00CE4EDC" w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>L’étudiant-stagiaire doit avoir acquis un niveau 2 de compétences en fin de Master MEEF 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> année.</w:t>
+      </w:r>
+      <w:r w:rsidR="008773E6" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>BO</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">2013). </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="005B1D2D" w:rsidRPr="0054202C">
+        <w:r w:rsidR="008773E6" w:rsidRPr="00211C08">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.education.gouv.fr/bo/13/Hebdo30/MENE1315928A.htm?cid_bo=73066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45A998B0" w14:textId="2672D9FA" w:rsidR="00C15C8D" w:rsidRPr="0054202C" w:rsidRDefault="0018539A" w:rsidP="00EE4456">
+    <w:p w14:paraId="763FCAFA" w14:textId="75C0D6A6" w:rsidR="00E175F9" w:rsidRPr="00211C08" w:rsidRDefault="00E175F9" w:rsidP="00E175F9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054202C">
-[...40 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="575405B3" w14:textId="3B1AABF9" w:rsidR="00EB4BB5" w:rsidRPr="0054202C" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
+    <w:p w14:paraId="575405B3" w14:textId="3B1AABF9" w:rsidR="00EB4BB5" w:rsidRPr="00211C08" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
       <w:pPr>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Explicitation des niveaux de compétence : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6B92B2" w14:textId="77777777" w:rsidR="00EB4BB5" w:rsidRPr="0054202C" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
+    <w:p w14:paraId="4D6B92B2" w14:textId="77777777" w:rsidR="00EB4BB5" w:rsidRPr="00211C08" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-5"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niveau 0. Ne possède pas les rudiments des compétences visées n 'est pas capable de définir le cadre d’action qui est le sien ou d’adapter son comportement à ce cadre les savoir-être sont inadéquats ; les savoirs ou savoir-faire sont insuffisants pour exercer correctement le métier. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E79B5E" w14:textId="77777777" w:rsidR="00EB4BB5" w:rsidRPr="0054202C" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
+    <w:p w14:paraId="32E79B5E" w14:textId="77777777" w:rsidR="00EB4BB5" w:rsidRPr="00211C08" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-5"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niveau 1 : applique le cadre qui lui est fixé pour exercer les compétences visées mais n’est pas en mesure d’opérer de manière intentionnelle et récurrente des choix pertinents dans les situations professionnelles rencontrées. Il en appréhende les principaux éléments mais il a besoin de soutien ou de conseil pour construire son enseignement ou ajuster son comportement de manière autonome et responsable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4043C8" w14:textId="77777777" w:rsidR="00EB4BB5" w:rsidRPr="0054202C" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
+    <w:p w14:paraId="7A4043C8" w14:textId="77777777" w:rsidR="00EB4BB5" w:rsidRPr="00211C08" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-5"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niveau 2 : maîtrise suffisamment les bases des compétences visées pour agir de façon autonome, anticiper et faire les choix professionnels appropriés. La pertinence de son travail est repérée dans la plupart des situations qu’il rencontre ainsi que sa déontologie et sa capacité à s’autoévaluer pour améliorer sa pratique </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E75394F" w14:textId="77777777" w:rsidR="00EB4BB5" w:rsidRPr="0054202C" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
+    <w:p w14:paraId="0E75394F" w14:textId="77777777" w:rsidR="00EB4BB5" w:rsidRPr="00211C08" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-5"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niveau 3 : exerce les compétences visées de manière combinée avec efficacité sur la durée. Il opère les choix pertinents et les met en œuvre de manière efficace et adaptée à la situation professionnelle rencontrée, y compris une situation imprévisible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422443AC" w14:textId="0DEE94BE" w:rsidR="00EB4BB5" w:rsidRPr="0054202C" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
+    <w:p w14:paraId="422443AC" w14:textId="0DEE94BE" w:rsidR="00EB4BB5" w:rsidRPr="00211C08" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-5"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niveau 4 : démontre la capacité à mobiliser les compétences visées de manière interreliée pour appréhender et gérer un contexte professionnel complexe à faire preuve d’ingéniosité pédagogique pour faire évoluer le cadre dans le respect des principes éthiques. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459348AE" w14:textId="09445284" w:rsidR="00EB4BB5" w:rsidRPr="0054202C" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
+    <w:p w14:paraId="459348AE" w14:textId="09445284" w:rsidR="00EB4BB5" w:rsidRPr="00211C08" w:rsidRDefault="00EB4BB5" w:rsidP="00EB4BB5">
       <w:pPr>
         <w:spacing w:after="16"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6091F3DA" w14:textId="77777777" w:rsidR="009B3480" w:rsidRPr="0054202C" w:rsidRDefault="00EE4456" w:rsidP="00EE4456">
+    <w:p w14:paraId="6091F3DA" w14:textId="1693464F" w:rsidR="009B3480" w:rsidRPr="00211C08" w:rsidRDefault="00EE4456" w:rsidP="00EE4456">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’étudiant prendra connaissance de la présente grille de compétences qui aidera son positionnement sur la base du référentiel de compétences professionnelles des métiers du professorat dans le second degré. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">L’étudiant prendra connaissance de la présente grille de compétences qui aidera son positionnement sur la base du référentiel de compétences professionnelles des métiers du professorat </w:t>
       </w:r>
-      <w:r w:rsidR="00DE3AB7" w:rsidRPr="0054202C">
+      <w:r w:rsidR="00E73192" w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et de l’éducation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans le second degré. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3AB7" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Une fois remis au tuteur, </w:t>
       </w:r>
-      <w:r w:rsidR="00CA25B3" w:rsidRPr="0054202C">
+      <w:r w:rsidR="00CA25B3" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ce dernier pourra y prendre appui pour </w:t>
       </w:r>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">les </w:t>
       </w:r>
-      <w:r w:rsidR="00CA25B3" w:rsidRPr="0054202C">
+      <w:r w:rsidR="00CA25B3" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>temps de concertation et d’échange avec le stagiaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Le tuteur établissement évaluera plus précisément le degré d’acquisition des compétences visées à partir des éléments </w:t>
       </w:r>
-      <w:r w:rsidR="00EB4BB5" w:rsidRPr="0054202C">
+      <w:r w:rsidR="00EB4BB5" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>observés dans les différentes situations du stage</w:t>
       </w:r>
-      <w:r w:rsidR="009B3480" w:rsidRPr="0054202C">
+      <w:r w:rsidR="009B3480" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (CC = Compétences Communes à tous les professeurs et personnels d’éducation ; P : compétences communes à tous les Professeurs).</w:t>
+        <w:t xml:space="preserve"> (CC = Compétences Communes à tous les professeurs et personnels d’éducation ; </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0F9D" w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3480" w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> : compétences communes à tous les</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73192" w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conseillers principaux d’éducation</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3480" w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13322065" w14:textId="4DE16637" w:rsidR="00615007" w:rsidRPr="0054202C" w:rsidRDefault="00EB4BB5" w:rsidP="00EE4456">
+    <w:p w14:paraId="13322065" w14:textId="196A0FB3" w:rsidR="00615007" w:rsidRPr="00211C08" w:rsidRDefault="00EB4BB5" w:rsidP="00EE4456">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Il procèdera à cette évaluation </w:t>
       </w:r>
-      <w:r w:rsidR="00EE4456" w:rsidRPr="0054202C">
+      <w:r w:rsidR="00EE4456" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">en fin de première période, puis en fin de seconde période. </w:t>
+        <w:t>en fin de première période</w:t>
       </w:r>
-      <w:r w:rsidR="00D10DC6" w:rsidRPr="0054202C">
+      <w:r w:rsidR="00E73192" w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / d</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4456" w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>e seconde période</w:t>
+      </w:r>
+      <w:r w:rsidR="00935AA6" w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / troisième période</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4456" w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10DC6" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Le tuteur n’évaluera que les compétences qu’il aura pu observer.</w:t>
+        <w:t xml:space="preserve">Le tuteur n’évaluera que les compétences qu’il aura pu observer. </w:t>
       </w:r>
-      <w:r w:rsidR="004012B2">
+      <w:r w:rsidR="00211C08" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dans le cas où l’étudiant change d’établissement au cours de l’année, il transmettra le bilan complété par son premier tuteur au second tuteur en début de nouvelle période de stage. </w:t>
+        <w:t xml:space="preserve">Dans le cas où l’étudiant change d’établissement au cours de l’année, il transmettra le bilan complété par son premier tuteur au second </w:t>
       </w:r>
-      <w:r w:rsidR="00D10DC6" w:rsidRPr="0054202C">
+      <w:r w:rsidR="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">/ troisième </w:t>
+      </w:r>
+      <w:r w:rsidR="00211C08" w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tuteur en début de nouvelle période de stage.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC0A0D6" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0054202C" w:rsidRDefault="00615007" w:rsidP="00EE4456">
+    <w:p w14:paraId="0CC0A0D6" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="00211C08" w:rsidRDefault="00615007" w:rsidP="00EE4456">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FF8C83F" w14:textId="27E22F78" w:rsidR="0054202C" w:rsidRPr="0054202C" w:rsidRDefault="00074469" w:rsidP="00EE4456">
+    <w:p w14:paraId="6F22C355" w14:textId="278540B3" w:rsidR="00DE3AB7" w:rsidRPr="00211C08" w:rsidRDefault="00074469" w:rsidP="00EE4456">
       <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Une copie numérisée de cette fiche sera communiquée au tuteur INSPE en </w:t>
       </w:r>
-      <w:r w:rsidR="005B797E" w:rsidRPr="0054202C">
+      <w:r w:rsidR="005B797E" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">fin de </w:t>
       </w:r>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>période</w:t>
       </w:r>
-      <w:r w:rsidR="005B797E" w:rsidRPr="0054202C">
+      <w:r w:rsidR="005B797E" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de stage. A la fin de la 2</w:t>
+        <w:t xml:space="preserve"> de stage. A la fin de la </w:t>
       </w:r>
-      <w:r w:rsidR="005B797E" w:rsidRPr="0054202C">
-[...7 lines deleted...]
-      <w:r w:rsidR="005B797E" w:rsidRPr="0054202C">
+      <w:r w:rsidR="00935AA6" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> période, le tuteur INSPE rédigera un avis synthétique et circonstancié</w:t>
+        <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0054202C">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidR="00935AA6" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
-      <w:r w:rsidRPr="0054202C">
+      <w:r w:rsidR="00935AA6" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> année de Master MEEF</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0054202C">
+      <w:r w:rsidR="005B797E" w:rsidRPr="00211C08">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>période, le tuteur INSPE rédigera un avis synthétique et circonstancié</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B797E" w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211C08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la partie le concernant. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="359" w:tblpY="705"/>
-        <w:tblW w:w="16302" w:type="dxa"/>
+        <w:tblW w:w="16013" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="1413"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="9786"/>
+        <w:gridCol w:w="8221"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B5017" w:rsidRPr="00163521" w14:paraId="6DBE6350" w14:textId="77777777" w:rsidTr="008666B4">
-[...5 lines deleted...]
-          <w:p w14:paraId="5393F22C" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="00163521" w:rsidRDefault="000B5017" w:rsidP="008666B4">
+      <w:tr w:rsidR="00935AA6" w:rsidRPr="00163521" w14:paraId="6DBE6350" w14:textId="76FC020B" w:rsidTr="00935AA6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16013" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+          </w:tcPr>
+          <w:p w14:paraId="357C1C04" w14:textId="520AD8F5" w:rsidR="00935AA6" w:rsidRPr="00163521" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00163521">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00163521">
+              <w:t>Blocs de compétences et attendus en Master MEEF-</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Blocs de compétences et attendus en Master MEEF-2D</w:t>
+              <w:t>Encadrement Éducatif</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5017" w:rsidRPr="00163521" w14:paraId="3F03C9C2" w14:textId="77777777" w:rsidTr="008666B4">
-[...3 lines deleted...]
-            <w:gridSpan w:val="11"/>
+      <w:tr w:rsidR="00935AA6" w:rsidRPr="00163521" w14:paraId="3F03C9C2" w14:textId="1F1CA98E" w:rsidTr="00935AA6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16013" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF4F264" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="00163521" w:rsidRDefault="000B5017" w:rsidP="008666B4">
-[...17 lines deleted...]
-              <w:t>BC1 - L’étudiant-professeur, acteur de la communauté éducative et du service public de l’éducation nationale</w:t>
+          <w:p w14:paraId="50A53DFA" w14:textId="74A9504D" w:rsidR="00935AA6" w:rsidRPr="00163521" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:r w:rsidRPr="00E73192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BC1 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E73192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-  L’étudiant</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E73192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-CPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E73192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>acteur de la communauté éducative et du service public de l’Éducation nationale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008666B4" w:rsidRPr="008666B4" w14:paraId="040AD038" w14:textId="77777777" w:rsidTr="005B797E">
+      <w:tr w:rsidR="00935AA6" w:rsidRPr="008666B4" w14:paraId="040AD038" w14:textId="01BEB38A" w:rsidTr="003B051D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5FF2BE" w14:textId="74F3508D" w:rsidR="00163521" w:rsidRPr="008666B4" w:rsidRDefault="00163521" w:rsidP="008666B4">
+          <w:p w14:paraId="0F5FF2BE" w14:textId="74F3508D" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Compétences référentiel métier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF01FA3" w14:textId="08246CF7" w:rsidR="00163521" w:rsidRPr="008666B4" w:rsidRDefault="00163521" w:rsidP="008666B4">
+          <w:p w14:paraId="6EF01FA3" w14:textId="08246CF7" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Macro-compétences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9786" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E289B45" w14:textId="77777777" w:rsidR="00B85640" w:rsidRDefault="00B85640" w:rsidP="00B85640">
+          <w:p w14:paraId="2E3B20C8" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Composantes de la compétence </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CFAAE66" w14:textId="26D98BE5" w:rsidR="00163521" w:rsidRPr="008666B4" w:rsidRDefault="00B85640" w:rsidP="00B85640">
+          <w:p w14:paraId="0CFAAE66" w14:textId="5D011ED7" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         &gt; </w:t>
             </w:r>
             <w:r w:rsidRPr="00E947B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1157,1701 +1484,1944 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tendus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de la formation</w:t>
+              <w:t xml:space="preserve"> de la formation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="08012E0A" w14:textId="7D21D7B1" w:rsidR="00163521" w:rsidRPr="008666B4" w:rsidRDefault="00163521" w:rsidP="008666B4">
+          <w:p w14:paraId="08012E0A" w14:textId="7D21D7B1" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Niveau de compétences - </w:t>
             </w:r>
-            <w:r w:rsidR="00F26052">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00F26052">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ériode 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="304FE4D7" w14:textId="79982601" w:rsidR="00163521" w:rsidRPr="008666B4" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="304FE4D7" w14:textId="79982601" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Niveau de compétences - </w:t>
             </w:r>
-            <w:r w:rsidR="00F26052">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00F26052">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ériode 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFA676A" w14:textId="6F5A7D86" w:rsidR="00935AA6" w:rsidRPr="00935AA6" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Niveau de compétences - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F26052">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ériode </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008666B4" w:rsidRPr="008666B4" w14:paraId="0347B163" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="00935AA6" w:rsidRPr="008666B4" w14:paraId="0347B163" w14:textId="12250174" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2DE2AC18" w14:textId="77777777" w:rsidR="008666B4" w:rsidRPr="008666B4" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="2DE2AC18" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BF0CD96" w14:textId="77777777" w:rsidR="008666B4" w:rsidRPr="008666B4" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="6BF0CD96" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9786" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="100BEE87" w14:textId="77777777" w:rsidR="008666B4" w:rsidRPr="008666B4" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="100BEE87" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34CA6E69" w14:textId="77777777" w:rsidR="008666B4" w:rsidRPr="008666B4" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="34CA6E69" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54FA82EB" w14:textId="77777777" w:rsidR="008666B4" w:rsidRPr="008666B4" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="54FA82EB" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="297D43DE" w14:textId="77777777" w:rsidR="008666B4" w:rsidRPr="008666B4" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="297D43DE" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45A174F7" w14:textId="77777777" w:rsidR="008666B4" w:rsidRPr="008666B4" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="45A174F7" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&gt;2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E10EEFC" w14:textId="25BEBE27" w:rsidR="008666B4" w:rsidRPr="008666B4" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="5E10EEFC" w14:textId="25BEBE27" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAD2FC9" w14:textId="6B3C39B4" w:rsidR="008666B4" w:rsidRPr="008666B4" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="4AAD2FC9" w14:textId="6B3C39B4" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="710EFD9F" w14:textId="130BDC49" w:rsidR="008666B4" w:rsidRPr="008666B4" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="710EFD9F" w14:textId="130BDC49" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6724A12A" w14:textId="52B378E6" w:rsidR="008666B4" w:rsidRPr="008666B4" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="6724A12A" w14:textId="52B378E6" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&gt;2</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B58A12" w14:textId="72FBC642" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7EA097" w14:textId="3FF1C6F1" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E3A8B4" w14:textId="3969D3DB" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73CBF826" w14:textId="2BF15D44" w:rsidR="00935AA6" w:rsidRPr="008666B4" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&gt;2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008666B4" w:rsidRPr="000F67AA" w14:paraId="44C65FEF" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="000F67AA" w14:paraId="44C65FEF" w14:textId="3881C7F1" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="706CD05E" w14:textId="0140FA86" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000F67AA" w:rsidP="000A24C0">
+          <w:p w14:paraId="706CD05E" w14:textId="0140FA86" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">CC1. </w:t>
             </w:r>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Faire partager les valeurs de la République</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1982A934" w14:textId="47F47E38" w:rsidR="000B5017" w:rsidRPr="0025066C" w:rsidRDefault="00AD6B35" w:rsidP="008666B4">
+          <w:p w14:paraId="1982A934" w14:textId="47F47E38" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025066C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Éduquer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9786" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17A60F4B" w14:textId="26938915" w:rsidR="000F67AA" w:rsidRDefault="000F67AA" w:rsidP="008666B4">
+            <w:tcW w:w="8221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36DA9D12" w14:textId="77777777" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> - Savoir transmettre et faire partager les principes de la vie démocratique ainsi que les valeurs de la République : la liberté, l'égalité, la fraternité ; la laïcité ; le refus de toutes les discriminations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1629F513" w14:textId="77777777" w:rsidR="00BA14AD" w:rsidRDefault="000F67AA" w:rsidP="008666B4">
+          <w:p w14:paraId="7BC88258" w14:textId="77777777" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- Aider les élèves à développer leur esprit critique, à distinguer les savoirs des opinions ou des croyances, à savoir argumenter et à respecter la pensée des autres.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56302897" w14:textId="6FC0FE79" w:rsidR="000A24C0" w:rsidRDefault="00BA14AD" w:rsidP="008666B4">
+          <w:p w14:paraId="563D5CC2" w14:textId="77777777" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">    &gt; Fonde son action sur les valeurs de l’école républicaine et le cadre réglementaire et éthique du métier.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B1C62CF" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="006240D0" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006240D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="000A24C0">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="006240D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&gt; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006240D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Respecte et fait respecter les principes d’égalité, de laïcité, d’équité, de tolérance et de refus de toute discrimination</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006240D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B075AFE" w14:textId="77777777" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Fonde son action sur les valeurs de l’école républicaine et le cadre réglementaire et éthique du métier. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="542C9B93" w14:textId="36C9C51B" w:rsidR="000A24C0" w:rsidRDefault="00BA14AD" w:rsidP="008666B4">
+              <w:t xml:space="preserve">    &gt; Répond aux exigences d’assiduité, ponctualité, confidentialité, sécurité et respect des élèves.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44A1EE75" w14:textId="443A9A2A" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...56 lines deleted...]
-          <w:p w14:paraId="1345CBAF" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000B5017" w:rsidP="008666B4">
+              <w:t xml:space="preserve">    &gt; Accompagne les élèves dans le développement de leurs compétences sociales et citoyennes. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1345CBAF" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77A3AF7E" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000B5017" w:rsidP="008666B4">
-[...41 lines deleted...]
-          <w:p w14:paraId="0D37292F" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000B5017" w:rsidP="008666B4">
+          <w:p w14:paraId="77A3AF7E" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D907A72" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB6430E" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D37292F" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1833B34A" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000B5017" w:rsidP="008666B4">
-[...35 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="1833B34A" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1271CEBD" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3314EC9F" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E03C18" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="666E52DC" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="316DC293" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACE5685" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008666B4" w:rsidRPr="000F67AA" w14:paraId="6CEABABD" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="00935AA6" w:rsidRPr="000F67AA" w14:paraId="6CEABABD" w14:textId="6A617E4C" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="095B3B4E" w14:textId="1513358B" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000F67AA" w:rsidP="000A24C0">
+          <w:p w14:paraId="095B3B4E" w14:textId="1513358B" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">CC5. </w:t>
             </w:r>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Accompagner les élèves dans leur parcours de formation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFECCE5" w14:textId="44082FD8" w:rsidR="000B5017" w:rsidRPr="0025066C" w:rsidRDefault="000F67AA" w:rsidP="008666B4">
+          <w:p w14:paraId="0BFECCE5" w14:textId="44082FD8" w:rsidR="00935AA6" w:rsidRPr="0025066C" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025066C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Accompagner – Collaborer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9786" w:type="dxa"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="0F61BDF7" w14:textId="4FE15D95" w:rsidR="000F67AA" w:rsidRDefault="000F67AA" w:rsidP="008666B4">
+            <w:tcW w:w="8221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34608F51" w14:textId="22E412EF" w:rsidR="00935AA6" w:rsidRPr="003C223F" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- Participer à la conception et à l'animation, au sein d'une équipe </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pluri-professionnelle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, des séquences pédagogiques et éducatives permettant aux élèves de construire leur projet de formation et leur orientation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49073173" w14:textId="33BEE61D" w:rsidR="000B5017" w:rsidRPr="00BA14AD" w:rsidRDefault="00BA14AD" w:rsidP="008666B4">
+          <w:p w14:paraId="652AC071" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>- Participer aux travaux de différents conseils (conseil de cycle, conseil de classe, conseil pédagogique etc.) e, contribuant notamment à la réflexion sur la coordination des actions éducatives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D6A516B" w14:textId="1B3D382D" w:rsidR="00935AA6" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Adopte une attitude favorable à l’écoute et aux échanges avec ses interlocuteurs</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="3400F4D3" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000B5017" w:rsidP="008666B4">
+              <w:t xml:space="preserve">     &gt; Adopte une attitude favorable à l’écoute et aux échanges avec ses interlocuteurs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49073173" w14:textId="2FBF4B36" w:rsidR="00935AA6" w:rsidRPr="00BA14AD" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     &gt; Participe à la réflexion et au travail collectif mis en place dans son établissement, à l’animation de l’équipe de vie scolaire.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3400F4D3" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23BD19A5" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000B5017" w:rsidP="008666B4">
-[...41 lines deleted...]
-          <w:p w14:paraId="2DA7525B" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000B5017" w:rsidP="008666B4">
+          <w:p w14:paraId="23BD19A5" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="288DA45D" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE739F5" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA7525B" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="070F4B8C" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000B5017" w:rsidP="008666B4">
-[...35 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="070F4B8C" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D1EF35" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D2AAAE" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="393707A5" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2D1D36" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C6530B" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="636CB033" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008666B4" w:rsidRPr="000F67AA" w14:paraId="1B9793C3" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="00935AA6" w:rsidRPr="000F67AA" w14:paraId="1B9793C3" w14:textId="48DA3C6D" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="040AC339" w14:textId="4C35DF7B" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000F67AA" w:rsidP="000A24C0">
+          <w:p w14:paraId="040AC339" w14:textId="4C35DF7B" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CC6. Agir en éducateur responsable et selon des principes éthiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF01E2D" w14:textId="21146F05" w:rsidR="000B5017" w:rsidRPr="0025066C" w:rsidRDefault="0025066C" w:rsidP="008666B4">
+          <w:p w14:paraId="2BF01E2D" w14:textId="21146F05" w:rsidR="00935AA6" w:rsidRPr="0025066C" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025066C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Éduquer</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AD6B35" w:rsidRPr="0025066C">
+              <w:t>Éduquer - Coopérer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6568B26A" w14:textId="4C1B1123" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F67AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Accorder à tous les élèves l'attention et l'accompagnement appropriés.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C112CFA" w14:textId="23E3B98F" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F67AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Éviter toute forme de dévalorisation à l'égard des élèves, des parents, des pairs et de tout membre de la communauté éducative.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22EAD3C7" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F67AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contribuer à assurer le bien-être, la sécurité et la sûreté des élèves, à prévenir et à gérer les violences scolaires, à identifier toute forme d'exclusion ou de discrimination, ainsi que tout signe pouvant traduire des situations de grande difficulté sociale ou de maltraitance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D9DC51" w14:textId="77777777" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006240D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Respecter et faire respecter le règlement intérieur et les chartes d'usage</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35C26E3A" w14:textId="073F8559" w:rsidR="008773E6" w:rsidRPr="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Respecter la confidentialité des informations individuelles concernant les élèves et leurs familles.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0B84A7" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77ECF5D9" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A07759" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0F725E" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA33C3E" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="474AE3ED" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F16C6ED" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DA450B" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="774D0673" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FD5659" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E675D0" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31429277" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00935AA6" w:rsidRPr="000F67AA" w14:paraId="46CC3FEA" w14:textId="5BF81A4C" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="210C4E5F" w14:textId="555F5B55" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F67AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CC7. Maîtriser la langue française à des fins de communication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="702764A1" w14:textId="4257696F" w:rsidR="00935AA6" w:rsidRPr="0025066C" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - Coopérer</w:t>
-[...224 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0025066C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Communiquer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9786" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="22347BFE" w14:textId="77777777" w:rsidR="000F67AA" w:rsidRPr="000F67AA" w:rsidRDefault="000F67AA" w:rsidP="008666B4">
+            <w:tcW w:w="8221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22347BFE" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- Utiliser un langage clair et adapté aux différents interlocuteurs rencontrés dans son activité professionnelle.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="324C77B0" w14:textId="77593BCB" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000F67AA" w:rsidP="008666B4">
+          <w:p w14:paraId="20B9806F" w14:textId="00FB97D4" w:rsidR="00935AA6" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- Intégrer dans son activité l'objectif de maîtrise de la langue orale et écrite par les élèves.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="3A9876E0" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000B5017" w:rsidP="008666B4">
+          <w:p w14:paraId="324C77B0" w14:textId="3C6CD78E" w:rsidR="00935AA6" w:rsidRPr="007C0F9D" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     &gt; Communique de manière correcte, claire et adaptée avec son (ses) interlocuteurs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9876E0" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06154459" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000B5017" w:rsidP="008666B4">
-[...41 lines deleted...]
-          <w:p w14:paraId="2BBF447F" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000B5017" w:rsidP="008666B4">
+          <w:p w14:paraId="06154459" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78EBBD0E" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C0C12B" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBF447F" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63B3869D" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000B5017" w:rsidP="008666B4">
-[...35 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="63B3869D" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79402400" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB21494" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5815B13F" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="533D9D58" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCA228A" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9C05B6" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D10DC6" w:rsidRPr="000F67AA" w14:paraId="0F6F1F97" w14:textId="77777777" w:rsidTr="00D10DC6">
-[...3 lines deleted...]
-            <w:gridSpan w:val="11"/>
+      <w:tr w:rsidR="00935AA6" w:rsidRPr="000F67AA" w14:paraId="0F6F1F97" w14:textId="585DE75F" w:rsidTr="00935AA6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16013" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8014B5" w14:textId="77777777" w:rsidR="00D10DC6" w:rsidRDefault="00D10DC6" w:rsidP="008666B4">
-[...8 lines deleted...]
-          <w:p w14:paraId="7F0AC3BA" w14:textId="4088DC81" w:rsidR="00D10DC6" w:rsidRPr="00D10DC6" w:rsidRDefault="00D10DC6" w:rsidP="008666B4">
+          <w:p w14:paraId="24F0F1DE" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48F10DAB" w14:textId="5304BE0C" w:rsidR="00935AA6" w:rsidRPr="00211C08" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remarques : </w:t>
-[...89 lines deleted...]
-          </w:p>
+              <w:t>Remarques :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62A641DE" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F39DF4E" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A387E45" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="194C4DF7" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B3750CA" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5017" w:rsidRPr="000F67AA" w14:paraId="7CC9D1A0" w14:textId="77777777" w:rsidTr="008666B4">
-[...3 lines deleted...]
-            <w:gridSpan w:val="11"/>
+      <w:tr w:rsidR="00935AA6" w:rsidRPr="000F67AA" w14:paraId="7CC9D1A0" w14:textId="67E2FEA2" w:rsidTr="00935AA6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16013" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="24BCDF28" w14:textId="77777777" w:rsidR="000B5017" w:rsidRPr="000F67AA" w:rsidRDefault="000B5017" w:rsidP="008666B4">
-[...18 lines deleted...]
-              <w:t>BC2 - L’étudiant-professeur, pilote de son enseignement, efficace dans la transmission des savoirs et la construction des apprentissages</w:t>
+          <w:p w14:paraId="48A44FB6" w14:textId="1A08DB8D" w:rsidR="00935AA6" w:rsidRPr="000F67AA" w:rsidRDefault="00935AA6" w:rsidP="00935AA6">
+            <w:r w:rsidRPr="00E73192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BC2 - </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk108330008"/>
+            <w:r w:rsidRPr="00E73192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>L’étudiant-CPE</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E73192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>conseiller de la communauté éducative, animateur et accompagnateur du parcours de formation des élèves</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008666B4" w:rsidRPr="000F67AA" w14:paraId="09981072" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="000F67AA" w14:paraId="09981072" w14:textId="0B9C9A0F" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="657BEDFE" w14:textId="5DBEBE2B" w:rsidR="008666B4" w:rsidRPr="000F67AA" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="657BEDFE" w14:textId="5DBEBE2B" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Compétences référentiel métier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6627AD" w14:textId="534BE742" w:rsidR="008666B4" w:rsidRPr="000F67AA" w:rsidRDefault="00455C9D" w:rsidP="008666B4">
-[...36 lines deleted...]
-            <w:tcW w:w="9786" w:type="dxa"/>
+          <w:p w14:paraId="5E6627AD" w14:textId="6B2159BB" w:rsidR="008773E6" w:rsidRPr="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Macro-compétences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2B3E9E" w14:textId="77777777" w:rsidR="00B85640" w:rsidRDefault="00B85640" w:rsidP="00B85640">
+          <w:p w14:paraId="269AC643" w14:textId="77777777" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Composantes de la compétence </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="100D0219" w14:textId="790E09F0" w:rsidR="008666B4" w:rsidRPr="000F67AA" w:rsidRDefault="00B85640" w:rsidP="00B85640">
+          <w:p w14:paraId="100D0219" w14:textId="1AB4CA04" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         &gt; </w:t>
             </w:r>
             <w:r w:rsidRPr="00E947B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2873,1651 +3443,2411 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tendus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la formation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="5E164249" w14:textId="087E96F2" w:rsidR="008666B4" w:rsidRPr="000F67AA" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="5E164249" w14:textId="087E96F2" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Niveau de compétences - </w:t>
             </w:r>
-            <w:r w:rsidR="00F26052" w:rsidRPr="00F26052">
+            <w:r w:rsidRPr="00F26052">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...9 lines deleted...]
-              <w:t>ériode 1</w:t>
+              <w:t>Période 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="16F9D61F" w14:textId="4D605017" w:rsidR="008666B4" w:rsidRPr="000F67AA" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="16F9D61F" w14:textId="4D605017" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Niveau de compétences - </w:t>
             </w:r>
-            <w:r w:rsidR="00F26052" w:rsidRPr="00F26052">
+            <w:r w:rsidRPr="00F26052">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F26052">
+              <w:t>Période 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CEF2A4" w14:textId="21215849" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ériode 2</w:t>
+              <w:t xml:space="preserve">Niveau de compétences - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F26052">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Période </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A24C0" w:rsidRPr="000F67AA" w14:paraId="2F776D49" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="000F67AA" w14:paraId="2F776D49" w14:textId="723E20D1" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29BBAD32" w14:textId="77777777" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="29BBAD32" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1FF03174" w14:textId="77777777" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="1FF03174" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9786" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5CA60442" w14:textId="77777777" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="5CA60442" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67FE3F00" w14:textId="4FE81F3F" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="67FE3F00" w14:textId="4FE81F3F" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC3D9D7" w14:textId="7F7A9D91" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="1FC3D9D7" w14:textId="7F7A9D91" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3788C3BB" w14:textId="5B7D042D" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="3788C3BB" w14:textId="5B7D042D" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14C9A05F" w14:textId="7B92C8EB" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="14C9A05F" w14:textId="7B92C8EB" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&gt;2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="161A2246" w14:textId="3F983D7F" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="161A2246" w14:textId="3F983D7F" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03A18F08" w14:textId="08B7FF3F" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="03A18F08" w14:textId="08B7FF3F" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67F8D0D7" w14:textId="2A2A0420" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="67F8D0D7" w14:textId="2A2A0420" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F70A504" w14:textId="28EE7350" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="4F70A504" w14:textId="28EE7350" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&gt;2</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="547DE40A" w14:textId="59662949" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA2460C" w14:textId="3F4AC22B" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78662235" w14:textId="3207B919" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="013B422B" w14:textId="6D54C6E0" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&gt;2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008666B4" w:rsidRPr="0025066C" w14:paraId="4CE5AB46" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="0025066C" w14:paraId="4CE5AB46" w14:textId="724F44A5" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13A85367" w14:textId="064149F8" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00AD6B35" w:rsidP="000A24C0">
+          <w:p w14:paraId="13A85367" w14:textId="345A5784" w:rsidR="008773E6" w:rsidRPr="007C0F9D" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025066C">
+            <w:r w:rsidRPr="007C0F9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">P1 : </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> les savoirs disciplinaires et leur didactique </w:t>
+              <w:t xml:space="preserve">C1 : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organiser les conditions de vie des élèves dans l'établissement, leur sécurité, la qualité de l'organisation matérielle et la gestion du temps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B944DA4" w14:textId="1E9205B1" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="0025066C" w:rsidP="008666B4">
+          <w:p w14:paraId="3B944DA4" w14:textId="1ED0C5AE" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025066C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Enseigner les savoirs</w:t>
-[...63 lines deleted...]
-          <w:p w14:paraId="3C6C5135" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+              <w:t>Organiser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47224EE8" w14:textId="0C3D25AA" w:rsidR="008773E6" w:rsidRPr="007C0F9D" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organiser l'accueil, les conditions d'entrée et de sortie des élèves, les déplacements et la surveillance ; les zones de travail et d'études collectives ainsi que les zones récréatives avec le souci de contribuer au bien-être des élèves.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="076C5D9A" w14:textId="2150C0A6" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Maîtriser des circuits d'information efficaces pour assurer le suivi tant individuel que collectif des élèves.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31FB525C" w14:textId="4FD3660F" w:rsidR="008773E6" w:rsidRPr="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="apple-converted-space"/>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faciliter le traitement et la transmission des informations en provenance ou à destination de l'équipe de direction, des personnels de l'établissement, des élèves et des parents, notamment par l'usage des outils et ressources numériques.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43736166" w14:textId="213B6027" w:rsidR="008773E6" w:rsidRPr="007C0F9D" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Veille à la mise en place des conditions d’entrée, de sortie, de déplacement, de surveillance des élèves en sécurité et au suivi des élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6C5135" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22743F37" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="22743F37" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60A9D61A" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="60A9D61A" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E879B54" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="6E879B54" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="635ED754" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="635ED754" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4877AE6C" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="4877AE6C" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="326B3735" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="326B3735" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5631BB27" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="5631BB27" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66094F92" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3E87F5" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF27568" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="638EE17C" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008666B4" w:rsidRPr="0025066C" w14:paraId="006642D3" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="0025066C" w14:paraId="006642D3" w14:textId="01881665" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21E869AF" w14:textId="2A1286FF" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="0025066C" w:rsidP="000A24C0">
+          <w:p w14:paraId="21E869AF" w14:textId="25BEDA4F" w:rsidR="008773E6" w:rsidRPr="007C0F9D" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025066C">
+            <w:r w:rsidRPr="007C0F9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>P2 : Mai</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">ise dans le cadre de son enseignement </w:t>
+              <w:t xml:space="preserve">C2 : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Garantir, en lien avec les autres personnels, le respect des règles de vie et </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>de droit dans l'établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2B1C76" w14:textId="4F319329" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="0025066C" w:rsidP="008666B4">
+          <w:p w14:paraId="6C2B1C76" w14:textId="71A9FC1C" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025066C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Communiquer</w:t>
-[...48 lines deleted...]
-            </w:pPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Prendre en charge, organiser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="154966B7" w14:textId="7DE46E1D" w:rsidR="008773E6" w:rsidRPr="007C0F9D" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Participer à l'élaboration du règlement intérieur et à son application</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">    </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C4B88A" w14:textId="4C6CE74B" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Identifier les conduites à risque, les signes d'addiction, les comportements dégradants et délictueux avec les personnels sociaux et de santé et les conseillers d'orientation-psychologues, et contribuer à leur résolution en coopération avec les personnes ressources internes ou externes à l'institution</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="28E7D0F6" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A82B26B" w14:textId="1F7126EF" w:rsidR="008773E6" w:rsidRPr="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Promouvoir, auprès des élèves et de leurs parents, les principes d'organisation et les règles de vie, dans un esprit éducatif.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F217AB" w14:textId="41ED48E1" w:rsidR="008773E6" w:rsidRPr="007C0F9D" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contribuer à l'enseignement civique et moral de l'élève ainsi qu'à la qualité du cadre de vie et d'étude</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27D8F5C8" w14:textId="30E867FE" w:rsidR="008773E6" w:rsidRPr="007C0F9D" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Prévenir, gérer et dépasser les conflits en privilégiant le dialogue et la médiation dans une perspective éducative.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B26FBCB" w14:textId="21947463" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&gt; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Participe à l’élaboration du règlement intérieur et à son respect dans un esprit éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CEFDC6B" w14:textId="5D24E90D" w:rsidR="008773E6" w:rsidRPr="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&gt; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fait preuve de vigilance à l’égard des comportements à risques et des situations conflictuelles et apporte des solutions adaptées en cohérence avec la</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>communauté éducative et les personnels spécialisés</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E7D0F6" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="604829E8" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="604829E8" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7CA07E" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="4B7CA07E" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0725DB3E" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="0725DB3E" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5258885A" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="5258885A" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2973D2B1" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="2973D2B1" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B669CA7" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="5B669CA7" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A949008" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="0A949008" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCFE0D4" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF11171" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1436D4A0" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1687B6EC" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008666B4" w:rsidRPr="0025066C" w14:paraId="2A2B6672" w14:textId="77777777" w:rsidTr="005B797E">
-[...5 lines deleted...]
-          <w:p w14:paraId="6E1E49CE" w14:textId="40B790DF" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="0025066C" w:rsidP="000A24C0">
+      <w:tr w:rsidR="008773E6" w:rsidRPr="0025066C" w14:paraId="1E7E0722" w14:textId="447106EF" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17988D4E" w14:textId="0772415A" w:rsidR="008773E6" w:rsidRPr="007C0F9D" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025066C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>P3 : Construire, mettre en œuvre et animer des situations d’enseignement et d’apprentissage efficaces prenant en compte la diversité des</w:t>
-[...35 lines deleted...]
-              <w:t>ves</w:t>
+              <w:t>C3 : Impulser et coordonner le volet éducatif du projet d’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0243AC" w14:textId="59A77E73" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="0025066C" w:rsidP="008666B4">
+          <w:p w14:paraId="52719DEF" w14:textId="098CFEF0" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025066C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Enseigner les savoirs, planifier, séquencer</w:t>
-[...210 lines deleted...]
-          <w:p w14:paraId="0F5E9101" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+              <w:t>Coordonner, collaborer, concevoir, animer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="433BD6CC" w14:textId="5B6239B7" w:rsidR="008773E6" w:rsidRPr="005674B3" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005674B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005674B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Recueillir et communiquer les informations permettant de suivre l'assiduité des élèves et de lutter contre l'absentéisme.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62EF9DCA" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="005674B3" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005674B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Contribuer au repérage des incivilités, des formes de violence et de harcèlement, et à la mise en œuvre de mesures qui permettent de les faire cesser avec le concours des équipes pédagogiques et éducatives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="771E708B" w14:textId="60DD7D25" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005674B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Contribuer activement au développement de l'animation socio-éducative et à la mise en œuvre d'une politique de formation à la responsabilité dans le cadre du projet d'établissement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C16E98E" w14:textId="060AC2C2" w:rsidR="008773E6" w:rsidRPr="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Élaborer et mettre en œuvre des démarches de prévention et connaître les missions des partenaires de l'établissement pour la lutte contre la violence et l'éducation à la santé (CESC).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="672BA0AC" w14:textId="1081B8E1" w:rsidR="008773E6" w:rsidRPr="005674B3" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005674B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      &gt; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005674B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobilise les ressources professionnelles nécessaires à son action (socle commun de connaissances, de compétences et de culture, instructions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005674B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005674B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>officielles, orientations pédagogiques, projet d’établissement …).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A99A320" w14:textId="65DE3B9B" w:rsidR="008773E6" w:rsidRPr="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005674B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     &gt; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005674B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contribue à l’élaboration du volet éducatif du projet d’établissement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4313AD09" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39ED7D19" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="64E204C3" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E50896" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="4DDDAC84" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8760E5" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="4C303193" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="139D1B71" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="6FEAA446" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D328769" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="17AD0366" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668173F3" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="63681E2B" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4A22F2" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="2C5A47B7" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F23CB40" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B393A94" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8921EC" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E732A0" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC144A" w:rsidRPr="0025066C" w14:paraId="7C3EC573" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="0025066C" w14:paraId="2A2B6672" w14:textId="42908958" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F59DF49" w14:textId="1D098C7A" w:rsidR="00AC144A" w:rsidRPr="0025066C" w:rsidRDefault="00AC144A" w:rsidP="000A24C0">
+          <w:p w14:paraId="6E1E49CE" w14:textId="2EB843A6" w:rsidR="008773E6" w:rsidRPr="007C0F9D" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>P5 : Évaluer les progrès et les acquisitions des élèves</w:t>
+              <w:t>C5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0025066C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Accompagner le parcours de l’élève sur les plans pédagogiques et éducatifs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75D7BE98" w14:textId="02A75E05" w:rsidR="00AC144A" w:rsidRPr="0025066C" w:rsidRDefault="00AC144A" w:rsidP="008666B4">
+          <w:p w14:paraId="1B0243AC" w14:textId="5F931293" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Évaluer</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>Collaborer, animer, accompagner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="560403F0" w14:textId="792CCF31" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Œuvrer à la continuité de la relation avec les parents et collaborer avec tous les personnels de l'établissement en échangeant avec eux des informations sur le comportement et l'activité de l'élève - ses résultats, ses conditions de travail, son assiduité - afin de contribuer à l'élaboration de réponses collectives pour aider les élèves à surmonter les difficultés qu'ils rencontrent</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C8857B1" w14:textId="54E0FAD8" w:rsidR="008773E6" w:rsidRPr="007C0F9D" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Contribuer au suivi de la vie de la classe, notamment en prenant part aux réunions d'équipes pédagogiques et éducatives ainsi qu'au conseil des professeurs et au conseil de classe et en collaborant à la mise en œuvre des projets.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3598D574" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="007C0F9D" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Participer aux travaux du conseil pédagogique, notamment en contribuant aux projets transversaux discutés et préparés dans ce conseil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46FE932D" w14:textId="77777777" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Connaître les compétences des différents intervenants dans la prévention du décrochage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40EAEBA3" w14:textId="344814D8" w:rsidR="008773E6" w:rsidRPr="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>- Construire et utiliser des outils permettant l’évaluation des besoins et des progrès des élèves</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005674B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&gt; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Participe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="43"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="43"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="43"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>construction</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="43"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>du</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="43"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>projet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="43"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="43"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>l’élève</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="43"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>et</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="43"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="43"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>son</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...26 lines deleted...]
-          <w:p w14:paraId="565639B9" w14:textId="77777777" w:rsidR="00AC144A" w:rsidRPr="0025066C" w:rsidRDefault="00AC144A" w:rsidP="008666B4">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-43"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>orientation</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>lien</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>avec</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>les</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>parents</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>et</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>association</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>avec</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>les</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>professeurs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>principaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5E9101" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44F14666" w14:textId="77777777" w:rsidR="00AC144A" w:rsidRPr="0025066C" w:rsidRDefault="00AC144A" w:rsidP="008666B4">
+          <w:p w14:paraId="39ED7D19" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="772688E0" w14:textId="77777777" w:rsidR="00AC144A" w:rsidRPr="0025066C" w:rsidRDefault="00AC144A" w:rsidP="008666B4">
+          <w:p w14:paraId="66E50896" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5DE0B4" w14:textId="77777777" w:rsidR="00AC144A" w:rsidRPr="0025066C" w:rsidRDefault="00AC144A" w:rsidP="008666B4">
+          <w:p w14:paraId="7B8760E5" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58821F73" w14:textId="77777777" w:rsidR="00AC144A" w:rsidRPr="0025066C" w:rsidRDefault="00AC144A" w:rsidP="008666B4">
+          <w:p w14:paraId="139D1B71" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12FD5240" w14:textId="77777777" w:rsidR="00AC144A" w:rsidRPr="0025066C" w:rsidRDefault="00AC144A" w:rsidP="008666B4">
+          <w:p w14:paraId="0D328769" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B492211" w14:textId="77777777" w:rsidR="00AC144A" w:rsidRPr="0025066C" w:rsidRDefault="00AC144A" w:rsidP="008666B4">
+          <w:p w14:paraId="668173F3" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FAC9E38" w14:textId="77777777" w:rsidR="00AC144A" w:rsidRPr="0025066C" w:rsidRDefault="00AC144A" w:rsidP="008666B4">
+          <w:p w14:paraId="0F4A22F2" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF1CA3D" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE854C2" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F088513" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E5E146" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008666B4" w:rsidRPr="0025066C" w14:paraId="7E763982" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="0025066C" w14:paraId="7E763982" w14:textId="1270BAF2" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E05F6A8" w14:textId="1C10C816" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="0025066C" w:rsidP="000A24C0">
+          <w:p w14:paraId="5E05F6A8" w14:textId="1C10C816" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025066C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CC3. Connai</w:t>
             </w:r>
             <w:r w:rsidRPr="0025066C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4554,502 +5884,486 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
             <w:r w:rsidRPr="0025066C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ves et les processus d’apprentissage </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25D483AB" w14:textId="14E8B8B6" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="0025066C" w:rsidP="008666B4">
+          <w:p w14:paraId="25D483AB" w14:textId="14E8B8B6" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025066C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Faciliter les apprentissages</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9786" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="47E62784" w14:textId="77777777" w:rsidR="0025066C" w:rsidRPr="0025066C" w:rsidRDefault="0025066C" w:rsidP="008666B4">
+            <w:tcW w:w="8221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6386CCCA" w14:textId="560B64A9" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025066C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- Connaître les concepts fondamentaux de la psychologie de l'enfant, de l'adolescent et du jeune adulte.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6386CCCA" w14:textId="77777777" w:rsidR="0025066C" w:rsidRPr="0025066C" w:rsidRDefault="0025066C" w:rsidP="008666B4">
+          <w:p w14:paraId="64CBFB87" w14:textId="0E217B64" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025066C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>- Connaître les processus et les mécanismes d'apprentissage, en prenant en compte les apports de la recherche.</w:t>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>- Tenir compte des dimensions cognitive, affective et relationnelle de l'enseignement et de l'action éducative.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64CBFB87" w14:textId="37D5B077" w:rsidR="005C7891" w:rsidRPr="0025066C" w:rsidRDefault="005C7891" w:rsidP="005C7891">
-[...13 lines deleted...]
-          <w:p w14:paraId="007D6408" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="007D6408" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65732F4A" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="65732F4A" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEA266B" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="0EEA266B" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47D09177" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="47D09177" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27695DB8" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="27695DB8" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="103D2D5E" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="103D2D5E" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16023A9B" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="16023A9B" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8EFC69" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="6E8EFC69" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C07EC1" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CB655D" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFC83EA" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5D8DC4" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D10DC6" w:rsidRPr="000F67AA" w14:paraId="35D5F3E4" w14:textId="77777777" w:rsidTr="005B7D09">
-[...3 lines deleted...]
-            <w:gridSpan w:val="11"/>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="000F67AA" w14:paraId="35D5F3E4" w14:textId="6D8BC3C2" w:rsidTr="00935AA6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16013" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="68559CBE" w14:textId="77777777" w:rsidR="005B797E" w:rsidRDefault="005B797E" w:rsidP="00D10DC6">
-[...8 lines deleted...]
-          <w:p w14:paraId="5805E7DF" w14:textId="61C89356" w:rsidR="00D10DC6" w:rsidRDefault="00D10DC6" w:rsidP="00D10DC6">
+          <w:p w14:paraId="14508BD8" w14:textId="77777777" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71119F54" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="00D10DC6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Remarques : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66C93CBB" w14:textId="512BC0C0" w:rsidR="0054202C" w:rsidRDefault="0054202C" w:rsidP="00D10DC6">
-[...76 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0C510514" w14:textId="1B3C8218" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="575E1BED" w14:textId="50624AC2" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65DAD163" w14:textId="55D05504" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="548DE876" w14:textId="631BD1AE" w:rsidR="003B051D" w:rsidRDefault="003B051D" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ABD3299" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615007" w:rsidRPr="000F67AA" w14:paraId="61110958" w14:textId="77777777" w:rsidTr="008666B4">
-[...3 lines deleted...]
-            <w:gridSpan w:val="11"/>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="000F67AA" w14:paraId="61110958" w14:textId="23A9F64F" w:rsidTr="00935AA6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16013" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="188929B0" w14:textId="1CBDF705" w:rsidR="00615007" w:rsidRPr="000F67AA" w:rsidRDefault="00615007" w:rsidP="008666B4">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3478D29A" w14:textId="73FA82B7" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:r w:rsidRPr="00E73192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>BC3 - L’étudiant-professeur, praticien réflexif, acteur de son développement professionnel</w:t>
+              <w:t xml:space="preserve">BC3 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E73192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-  Bloc</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E73192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 de compétences - L’étudiant-CPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E73192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>praticien réflexif, acteur de son développement professionnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008666B4" w:rsidRPr="000F67AA" w14:paraId="1FB50D82" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="000F67AA" w14:paraId="1FB50D82" w14:textId="48222151" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65A06EF3" w14:textId="6D3FB077" w:rsidR="008666B4" w:rsidRPr="000F67AA" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="65A06EF3" w14:textId="6D3FB077" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Compétences référentiel métier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56CD5564" w14:textId="1FE69E4A" w:rsidR="008666B4" w:rsidRPr="000F67AA" w:rsidRDefault="008666B4" w:rsidP="008666B4">
-[...36 lines deleted...]
-            <w:tcW w:w="9786" w:type="dxa"/>
+          <w:p w14:paraId="56CD5564" w14:textId="1F086D2B" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Macro-compétences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78FAFC04" w14:textId="77777777" w:rsidR="00B85640" w:rsidRDefault="00B85640" w:rsidP="00B85640">
+          <w:p w14:paraId="0F5072E9" w14:textId="77777777" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Composantes de la compétence </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E51B37F" w14:textId="4FA3208F" w:rsidR="008666B4" w:rsidRPr="000F67AA" w:rsidRDefault="00B85640" w:rsidP="00B85640">
+          <w:p w14:paraId="1E51B37F" w14:textId="1C552066" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         &gt; </w:t>
             </w:r>
             <w:r w:rsidRPr="00E947B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5071,1461 +6385,2203 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tendus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la formation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5FE4A1" w14:textId="68C866E2" w:rsidR="008666B4" w:rsidRPr="000F67AA" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="3F5FE4A1" w14:textId="68C866E2" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Niveau de compétences - </w:t>
             </w:r>
-            <w:r w:rsidR="00F26052" w:rsidRPr="00F26052">
+            <w:r w:rsidRPr="00F26052">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...9 lines deleted...]
-              <w:t>ériode 1</w:t>
+              <w:t>Période 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD2D7FE" w14:textId="4057F06E" w:rsidR="008666B4" w:rsidRPr="000F67AA" w:rsidRDefault="008666B4" w:rsidP="008666B4">
+          <w:p w14:paraId="5CD2D7FE" w14:textId="4057F06E" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Niveau de compétences - </w:t>
             </w:r>
-            <w:r w:rsidR="00F26052" w:rsidRPr="00F26052">
+            <w:r w:rsidRPr="00F26052">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F26052">
+              <w:t>Période 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="60650AD3" w14:textId="6A987BBD" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ériode 2</w:t>
+              <w:t xml:space="preserve">Niveau de compétences - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F26052">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Période </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A24C0" w:rsidRPr="000F67AA" w14:paraId="0C35C9B5" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="000F67AA" w14:paraId="0C35C9B5" w14:textId="19DA2781" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD3ECB8" w14:textId="77777777" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="7FD3ECB8" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="002D4D67" w14:textId="77777777" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="002D4D67" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9786" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64FF13F3" w14:textId="77777777" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="64FF13F3" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28AD3F93" w14:textId="18A9BA17" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="28AD3F93" w14:textId="18A9BA17" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="196CBAA7" w14:textId="46F7D9BB" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="196CBAA7" w14:textId="46F7D9BB" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4160BF" w14:textId="27222820" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="7B4160BF" w14:textId="27222820" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1629758D" w14:textId="575F2B69" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="1629758D" w14:textId="575F2B69" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&gt;2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8F66EE" w14:textId="275234E1" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="4F8F66EE" w14:textId="275234E1" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6CA7F4" w14:textId="3F630D5F" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="4B6CA7F4" w14:textId="3F630D5F" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22742045" w14:textId="1006D338" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="22742045" w14:textId="1006D338" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C06CEBB" w14:textId="1E4E5C61" w:rsidR="000A24C0" w:rsidRPr="000F67AA" w:rsidRDefault="000A24C0" w:rsidP="000A24C0">
+          <w:p w14:paraId="5C06CEBB" w14:textId="1E4E5C61" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008666B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&gt;2</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="612A4C23" w14:textId="3EC6B0DD" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB7D779" w14:textId="677BE294" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD200FE" w14:textId="16B02EDF" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7CE76A" w14:textId="0002D218" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:r w:rsidRPr="008666B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&gt;2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008666B4" w:rsidRPr="000F67AA" w14:paraId="7E5E09B8" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="000F67AA" w14:paraId="7E5E09B8" w14:textId="2715255F" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A96998" w14:textId="77777777" w:rsidR="00163521" w:rsidRPr="000F67AA" w:rsidRDefault="00163521" w:rsidP="000A24C0">
+          <w:p w14:paraId="48A96998" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">CC9. </w:t>
             </w:r>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Intégrer les éléments de la culture numérique nécessaires à l'exercice de son métier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2644CAA1" w14:textId="30E362E1" w:rsidR="00163521" w:rsidRPr="0025066C" w:rsidRDefault="00163521" w:rsidP="008666B4">
+          <w:p w14:paraId="2644CAA1" w14:textId="30E362E1" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025066C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Faire preuve de réflexivité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9786" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48C4DBDE" w14:textId="21649811" w:rsidR="00163521" w:rsidRPr="000F67AA" w:rsidRDefault="00163521" w:rsidP="008666B4">
+            <w:tcW w:w="8221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C4DBDE" w14:textId="5BF10EAD" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rStyle w:val="apple-converted-space"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008666B4">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="apple-converted-space"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Tirer le meilleur parti des outils, des ressources et des usages numériques, en particulier pour permettre l'individualisation des apprentissages et développer les apprentissages collaboratifs.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4333A758" w14:textId="77777777" w:rsidR="00163521" w:rsidRPr="000F67AA" w:rsidRDefault="00163521" w:rsidP="008666B4">
+              <w:t>Tirer le meilleur parti des outils, des ressources et des usages numériques, en particulier pour permettre l'individualisation des apprentissages et développer les apprentissages collaboratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4333A758" w14:textId="169FA5CC" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>- Aider les élèves à s'approprier les outils et les usages numériques de manière critique et créative.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4F3221FC" w14:textId="77777777" w:rsidR="00163521" w:rsidRPr="000F67AA" w:rsidRDefault="00163521" w:rsidP="008666B4">
+              <w:t>- Aider les élèves à s'approprier les outils et les usages numériques de manière critique et créative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05A84CFE" w14:textId="315D557F" w:rsidR="008773E6" w:rsidRPr="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Participer à l'éducation des élèves à un usage responsable d'internet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F3221FC" w14:textId="54746F83" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>- Utiliser efficacement les technologies pour échanger et se former.</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>- Utiliser efficacement les technologies pour échanger et se former</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  &gt;</w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="7F055CFA" w14:textId="77777777" w:rsidR="00163521" w:rsidRPr="000F67AA" w:rsidRDefault="00163521" w:rsidP="008666B4">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="381E573C" w14:textId="746D2DF0" w:rsidR="008773E6" w:rsidRPr="003F781D" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  &gt; Exploite les possibilités offertes par les outils et les environnements numériques pour actualiser ses connaissances et communiquer avec ses pairs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F055CFA" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCCEE44" w14:textId="77777777" w:rsidR="00163521" w:rsidRPr="000F67AA" w:rsidRDefault="00163521" w:rsidP="008666B4">
-[...41 lines deleted...]
-          <w:p w14:paraId="6579C305" w14:textId="77777777" w:rsidR="00163521" w:rsidRPr="000F67AA" w:rsidRDefault="00163521" w:rsidP="008666B4">
+          <w:p w14:paraId="0BCCEE44" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDD5B87" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0D260D" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6579C305" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3B923A" w14:textId="77777777" w:rsidR="00163521" w:rsidRPr="000F67AA" w:rsidRDefault="00163521" w:rsidP="008666B4">
-[...35 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0B3B923A" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="076574C5" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3D57CC" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="714776F0" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAAD5B0" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD4AE8E" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="633973D2" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008666B4" w:rsidRPr="000F67AA" w14:paraId="1D8ADAB2" w14:textId="77777777" w:rsidTr="005B797E">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="000F67AA" w14:paraId="1D8ADAB2" w14:textId="2B62AD32" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0687DC34" w14:textId="0A3CA12E" w:rsidR="00615007" w:rsidRPr="000F67AA" w:rsidRDefault="00615007" w:rsidP="000A24C0">
+          <w:p w14:paraId="0687DC34" w14:textId="0A3CA12E" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CC10.  Coopérer au sein d'une équipe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25177A41" w14:textId="5FE2EA89" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="25177A41" w14:textId="5FE2EA89" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025066C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coopérer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9786" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="77146CFC" w14:textId="4ED1A470" w:rsidR="00163521" w:rsidRPr="000F67AA" w:rsidRDefault="00163521" w:rsidP="008666B4">
+            <w:tcW w:w="8221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77146CFC" w14:textId="60253123" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>- Inscrire son intervention dans un cadre collectif, au service de la complémentarité et de la continuité des enseignements comme des actions éducatives.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5095F917" w14:textId="77777777" w:rsidR="00615007" w:rsidRDefault="00163521" w:rsidP="008666B4">
+              <w:t>- Inscrire son intervention dans un cadre collectif, au service de la complémentarité et de la continuité des enseignements comme des actions éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5095F917" w14:textId="0DDAFD9C" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- Participer à la conception et à la mise en œuvre de projets collectifs</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B9CE68" w14:textId="254000BF" w:rsidR="008773E6" w:rsidRPr="003F781D" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   &gt; Participe à la réflexion et au travail collectif mis en place dans son établissement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43302780" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29682A6D" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3051AB" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B9DE33" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="698DEC2B" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04AA1CD2" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2046AF" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A44695D" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="039B223F" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="717D7E82" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="766B4732" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9740AE" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="000F67AA" w14:paraId="7F3EF07C" w14:textId="77777777" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="454C7711" w14:textId="20BB6466" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F67AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CC1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F67AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...151 lines deleted...]
-              <w:t xml:space="preserve">CC14.  S’engager dans une démarche individuelle et collective de développement professionnel </w:t>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006240D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contribuer à l'action de la communauté éducative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CFBCBD7" w14:textId="48615613" w:rsidR="00615007" w:rsidRPr="0025066C" w:rsidRDefault="00615007" w:rsidP="008666B4">
+          <w:p w14:paraId="21809C39" w14:textId="345F226A" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025066C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>Coopérer/faire preuve de réflexivité</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A511E6" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="006240D0" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006240D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Prendre part à l'élaboration du projet d'école ou d'établissement et à sa mise en œuvre.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57AC43A6" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="006240D0" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006240D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Prendre en compte les caractéristiques de l'école ou de l'établissement, ses publics, son environnement socio-économique et culturel, et identifier le rôle de tous les acteurs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF5F066" w14:textId="077E7CA0" w:rsidR="008773E6" w:rsidRPr="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006240D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Coordonner ses interventions avec les autres membres de la communauté éducative.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F147403" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB373B4" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="156A875A" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D73BB2" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0619F7C1" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4263A8" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F5F4E0" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C03535" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC5E115" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E58D0A0" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2048567B" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="122A63AF" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="000F67AA" w14:paraId="58A7B53B" w14:textId="137A6F41" w:rsidTr="003B051D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD0F2B5" w14:textId="1CF431A9" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F67AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CC14.  S’engager dans une démarche individuelle et collective de développement professionnel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFBCBD7" w14:textId="48615613" w:rsidR="008773E6" w:rsidRPr="0025066C" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025066C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Se former</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9786" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5612C738" w14:textId="77777777" w:rsidR="00615007" w:rsidRPr="000F67AA" w:rsidRDefault="00163521" w:rsidP="008666B4">
+            <w:tcW w:w="8221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5612C738" w14:textId="23696645" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Compléter et actualiser ses connaissances scientifiques, didactiques et pédagogiques</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="01CBD5F3" w14:textId="77777777" w:rsidR="00163521" w:rsidRPr="000F67AA" w:rsidRDefault="00163521" w:rsidP="008666B4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01CBD5F3" w14:textId="1D853877" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">-  </w:t>
             </w:r>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Réfléchir sur sa pratique - seul et entre pairs - et réinvestir les résultats de sa réflexion dans l'action</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69D72090" w14:textId="1AD3E714" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">-  </w:t>
             </w:r>
             <w:r w:rsidRPr="000F67AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifier ses besoins de formation et mettre en œuvre les moyens de développer ses compétences en utilisant les ressources disponibles</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="003F781D">
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F43D084" w14:textId="4E54A66F" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   &gt; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A24C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formule </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ses besoins de formation pour actualiser ses savoirs, conforter ou faire évoluer ses pratiques.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A21D907" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>&gt; Prend en compte les conseils ou recommandations qui lui sont données.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B18850E" w14:textId="78A9234B" w:rsidR="008773E6" w:rsidRPr="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Intègre une dimension évaluative à l’ensemble de son action</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-43"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ayant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>souci</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>d’en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>mesurer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>l’efficacité</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42C7D8E3" w14:textId="78601EAA" w:rsidR="008773E6" w:rsidRPr="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">&gt; </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A24C0">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Fait œuvre d’originalité en développant et/ou en mettant en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-43"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>des</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>idées,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>dans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>contexte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>d’action</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008773E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>recherche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D857E2" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B01D4C" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6095D2" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10606F63" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9DD120" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="676CA040" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4C991B" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9A8331" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0AC37D" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FA7910" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12032ECF" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F27866E" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008773E6" w:rsidRPr="000F67AA" w14:paraId="1B5FFDDA" w14:textId="775B5081" w:rsidTr="00935AA6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16013" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="757DBAEF" w14:textId="77777777" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73796353" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="00D10DC6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...172 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Remarques : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13650B69" w14:textId="77777777" w:rsidR="00D10DC6" w:rsidRDefault="00D10DC6" w:rsidP="005B7D09">
-[...86 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="12E454C7" w14:textId="095F6C92" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CD4C9C6" w14:textId="7A4D7543" w:rsidR="003B051D" w:rsidRDefault="003B051D" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="389B6770" w14:textId="3CDC1086" w:rsidR="003B051D" w:rsidRDefault="003B051D" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6172C08A" w14:textId="77777777" w:rsidR="003B051D" w:rsidRDefault="003B051D" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C94FFE0" w14:textId="77777777" w:rsidR="008773E6" w:rsidRDefault="008773E6" w:rsidP="008773E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59FE1DA2" w14:textId="77777777" w:rsidR="008773E6" w:rsidRPr="000F67AA" w:rsidRDefault="008773E6" w:rsidP="008773E6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E6BECAE" w14:textId="13B56AC6" w:rsidR="009B3480" w:rsidRDefault="009B3480" w:rsidP="00EE4456">
+    <w:p w14:paraId="20B85CCB" w14:textId="5BCCABD0" w:rsidR="00935AA6" w:rsidRDefault="00935AA6" w:rsidP="00EE4456">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31CDF5CA" w14:textId="455B0147" w:rsidR="0054202C" w:rsidRDefault="0054202C" w:rsidP="00EE4456">
-[...53 lines deleted...]
-    <w:p w14:paraId="6335B68E" w14:textId="77777777" w:rsidR="0054202C" w:rsidRDefault="0054202C" w:rsidP="00EE4456">
+    <w:p w14:paraId="55E8431F" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRDefault="00935AA6" w:rsidP="00EE4456">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ED0642A" w14:textId="5F21ECBF" w:rsidR="00971432" w:rsidRDefault="009B3480" w:rsidP="009B3480">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -6618,315 +8674,132 @@
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50FB2E8D" w14:textId="77777777" w:rsidR="00D10DC6" w:rsidRDefault="00D10DC6" w:rsidP="009B3480">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A15B97" w14:textId="376B0BD3" w:rsidR="009B3480" w:rsidRDefault="00074469" w:rsidP="005B797E">
+    <w:p w14:paraId="6F3C7F58" w14:textId="77777777" w:rsidR="003B051D" w:rsidRDefault="003B051D" w:rsidP="005B797E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C01352" w14:textId="77777777" w:rsidR="003B051D" w:rsidRDefault="003B051D" w:rsidP="005B797E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A15B97" w14:textId="7EEE51AB" w:rsidR="009B3480" w:rsidRDefault="00074469" w:rsidP="005B797E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F67AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B08F7B2" w14:textId="77777777" w:rsidR="009B3480" w:rsidRDefault="009B3480" w:rsidP="00074469">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="272AC476" w14:textId="17098BA0" w:rsidR="00074469" w:rsidRPr="005B797E" w:rsidRDefault="00971432" w:rsidP="009B3480">
-[...212 lines deleted...]
-    <w:sectPr w:rsidR="005B797E" w:rsidRPr="000F67AA" w:rsidSect="000A24C0">
+    <w:sectPr w:rsidR="009B3480" w:rsidSect="000A24C0">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="454" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7165D3F9" w14:textId="77777777" w:rsidR="00EC0EE3" w:rsidRDefault="00EC0EE3" w:rsidP="00D47EF9">
+    <w:p w14:paraId="2FD4C4E5" w14:textId="77777777" w:rsidR="001A4D70" w:rsidRDefault="001A4D70" w:rsidP="00D47EF9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="128913E0" w14:textId="77777777" w:rsidR="00EC0EE3" w:rsidRDefault="00EC0EE3" w:rsidP="00D47EF9">
+    <w:p w14:paraId="57C24531" w14:textId="77777777" w:rsidR="001A4D70" w:rsidRDefault="001A4D70" w:rsidP="00D47EF9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6943,78 +8816,78 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-    <w:panose1 w:val="00000500000000020000"/>
+  <w:font w:name="Roboto">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="466E14FF" w14:textId="77777777" w:rsidR="00EC0EE3" w:rsidRDefault="00EC0EE3" w:rsidP="00D47EF9">
+    <w:p w14:paraId="0F9FE6D4" w14:textId="77777777" w:rsidR="001A4D70" w:rsidRDefault="001A4D70" w:rsidP="00D47EF9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C943123" w14:textId="77777777" w:rsidR="00EC0EE3" w:rsidRDefault="00EC0EE3" w:rsidP="00D47EF9">
+    <w:p w14:paraId="7E265050" w14:textId="77777777" w:rsidR="001A4D70" w:rsidRDefault="001A4D70" w:rsidP="00D47EF9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3876D011" w14:textId="4A244368" w:rsidR="00D47EF9" w:rsidRDefault="00D47EF9">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10935" w:type="dxa"/>
       <w:tblInd w:w="-851" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5673"/>
       <w:gridCol w:w="5262"/>
     </w:tblGrid>
@@ -7589,95 +9462,99 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D47EF9"/>
     <w:rsid w:val="00046E6F"/>
     <w:rsid w:val="00074469"/>
     <w:rsid w:val="000A24C0"/>
     <w:rsid w:val="000B5017"/>
+    <w:rsid w:val="000E294D"/>
     <w:rsid w:val="000F67AA"/>
     <w:rsid w:val="00163521"/>
-    <w:rsid w:val="0018539A"/>
+    <w:rsid w:val="001A4D70"/>
+    <w:rsid w:val="00211C08"/>
     <w:rsid w:val="0025066C"/>
-    <w:rsid w:val="00296F73"/>
-    <w:rsid w:val="00363B71"/>
+    <w:rsid w:val="003A5EBD"/>
+    <w:rsid w:val="003B051D"/>
+    <w:rsid w:val="003C223F"/>
     <w:rsid w:val="003F781D"/>
-    <w:rsid w:val="004012B2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00475129"/>
     <w:rsid w:val="004F3A59"/>
     <w:rsid w:val="005171AD"/>
-    <w:rsid w:val="0054202C"/>
-    <w:rsid w:val="005B1D2D"/>
+    <w:rsid w:val="005674B3"/>
+    <w:rsid w:val="00590359"/>
     <w:rsid w:val="005B797E"/>
     <w:rsid w:val="005C7891"/>
     <w:rsid w:val="00615007"/>
-    <w:rsid w:val="00760BDF"/>
     <w:rsid w:val="00764219"/>
+    <w:rsid w:val="007C0F9D"/>
     <w:rsid w:val="00842565"/>
     <w:rsid w:val="008666B4"/>
+    <w:rsid w:val="008773E6"/>
     <w:rsid w:val="008E3213"/>
     <w:rsid w:val="00917E0A"/>
-    <w:rsid w:val="009371B5"/>
+    <w:rsid w:val="00935AA6"/>
     <w:rsid w:val="00971432"/>
+    <w:rsid w:val="009810AD"/>
     <w:rsid w:val="00993626"/>
     <w:rsid w:val="009B3480"/>
+    <w:rsid w:val="009B4D88"/>
     <w:rsid w:val="00A02AC5"/>
-    <w:rsid w:val="00A82C1F"/>
     <w:rsid w:val="00A856AC"/>
     <w:rsid w:val="00AC144A"/>
     <w:rsid w:val="00AD6B35"/>
     <w:rsid w:val="00B75A51"/>
-    <w:rsid w:val="00B85640"/>
     <w:rsid w:val="00BA14AD"/>
     <w:rsid w:val="00C15C8D"/>
     <w:rsid w:val="00CA25B3"/>
+    <w:rsid w:val="00CD7D57"/>
     <w:rsid w:val="00CE4EDC"/>
     <w:rsid w:val="00D10DC6"/>
     <w:rsid w:val="00D23D87"/>
     <w:rsid w:val="00D47EF9"/>
     <w:rsid w:val="00DE3AB7"/>
+    <w:rsid w:val="00E175F9"/>
+    <w:rsid w:val="00E73192"/>
     <w:rsid w:val="00E943F6"/>
+    <w:rsid w:val="00E947B8"/>
     <w:rsid w:val="00EB4BB5"/>
-    <w:rsid w:val="00EC0EE3"/>
     <w:rsid w:val="00EE4456"/>
     <w:rsid w:val="00F26052"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -8060,51 +9937,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0025066C"/>
+    <w:rsid w:val="008773E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -8258,50 +10135,62 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE4EDC"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stitre2">
     <w:name w:val="stitre2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CE4EDC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008773E6"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="81684771">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="724984445">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -8372,51 +10261,90 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="260601275">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="313535855">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="621230272">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="626471006">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="688487709">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="705570806">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -8453,64 +10381,103 @@
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="809706550">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="978456214">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1037776929">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1150101965">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1214973508">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1245068294">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1261257128">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -8643,50 +10610,63 @@
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="857080147">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1578982350">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1740667278">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1805462031">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -8833,50 +10813,63 @@
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1111437943">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="1972132734">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="2069379466">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/bo/13/Hebdo30/MENE1315928A.htm?cid_bo=73066" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -9160,71 +11153,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>9873</Characters>
+  <Pages>6</Pages>
+  <Words>2345</Words>
+  <Characters>12899</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>107</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11644</CharactersWithSpaces>
+  <CharactersWithSpaces>15214</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>heloise.parent@gmail.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>